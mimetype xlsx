--- v0 (2026-01-24)
+++ v1 (2026-05-13)
@@ -10,290 +10,308 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="82">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 43 de 2025</t>
   </si>
   <si>
     <t>Vando da Saúde</t>
   </si>
   <si>
-    <t>EMENTA:_x000D_
-[...13 lines deleted...]
- Art. 3°- Esta lei entrará em vigor da data de sua publicação.</t>
+    <t>Dispõe sobre a denominação RUA MANOEL ALEXANDRINO DA SILVA (SEU NUCA) e dá outras providência.</t>
   </si>
   <si>
     <t>Matéria colocada em 1ª votação</t>
   </si>
   <si>
     <t>Matéria colocada para dispensa de interstício</t>
   </si>
   <si>
     <t>Matéria colocada em 2ª votação</t>
   </si>
   <si>
     <t>Indicação nº 1 de 2026</t>
   </si>
   <si>
     <t>Zé Amaro</t>
   </si>
   <si>
-    <t>0 Vereador, abaixo subscrito, reiterando requerimento de sua autoria, no uso de suas_x000D_
-[...4 lines deleted...]
-no sentido Bairro do Cruzeiro.</t>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio do órgão competente de trânsito, faça a instalação de semáforo em frente ao Supermercado_x000D_
+Bonanza, tendo em vista a recente mudança no fluxo do trânsito naquela localidade, especialmente no sentido Bairro do Cruzeiro.</t>
   </si>
   <si>
     <t>Matéria colocada em única votação</t>
   </si>
   <si>
     <t>Indicação nº 2 de 2026</t>
   </si>
   <si>
-    <t>0 Vereador, abaixo subscrito, reiterando requerimento de sua autoria, no uso de suas_x000D_
-[...4 lines deleted...]
-quiosques destinados à comercialização de produtos, de forma organizada e padronizada.</t>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal que por meio das Secretarias competentes, inclua no plano de governo, a realização de reforma e revitalização da Praça Nossa Senhora da Conceição, bem como a instalação de quiosques destinados à comercialização de produtos, de forma organizada e padronizada.</t>
   </si>
   <si>
     <t>Indicação nº 3 de 2026</t>
   </si>
   <si>
-    <t>O Vereador, abaixo subscrito, reiterando requerimento de sua autoria, no uso_x000D_
-[...6 lines deleted...]
-para a população, além de garantir a segurança dos usuários.</t>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio do órgão competente providencie a reforma e melhoramento do Açougue Público Municipal, com reforma do telhado e instalação de Câmeras de monitoramento entres outras demandas.</t>
   </si>
   <si>
     <t>Indicação nº 4 de 2026</t>
   </si>
   <si>
     <t>Tatai</t>
   </si>
   <si>
-    <t>A vereadora, abaixo subscrita, reiterando requerimento de sua autoria, no uso atribuições legais e regimentais, vem respeitosamente, APRESENTAR à Mesa Diretora para a devida apreciação e deliberação do Plenário, INDICAÇÃO, ao Poder Executivo Municipal que juntamente com a Governadora do Estado de Pernambuco Ex^ Sr^ RAQUEL LYRA,  viabilizem a construção de uma praça pública com equipamentos de academia de saúde, parque infantil e quiosques no bairro Santo Amaro II, em nosso Município, a presente solicitação se faz necessária considerando que a construção dessa praça pública irá trazer uma melhoria de vida significativa aos inúmeros residentes do referido bairro e bairros vizinhos, que há anos almejam por essa benfeitoria.</t>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal que juntamente com a Governadora do Estado de Pernambuco Exª Srª RAQUEL LYRA,  viabilizem a construção de uma praça pública com equipamentos de academia de saúde, parque infantil e quiosques no bairro Santo Amaro II, em nosso Município.</t>
   </si>
   <si>
     <t>Indicação nº 5 de 2026</t>
   </si>
   <si>
-    <t>A Vereadora, abaixo subscrita, reiterando requerimento de sua autoria, no uso de suas_x000D_
-[...11 lines deleted...]
-noturna e a qualidade de vida dos moradores da localidade.</t>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio das Secretarias competentes, adote as seguintes providências para atender às necessidades da comunidade do Sítio Riacho Verde:_x000D_
+1.Realização de um mutirão de limpeza para retirada de lixo e resíduos acumulados na localidade_x000D_
+2. Realização de mutirão de iluminação pública,</t>
   </si>
   <si>
     <t>Indicação nº 6 de 2026</t>
   </si>
   <si>
-    <t>A Vereadora, abaixo subscrita, reiterando requerimento de sua autoria, no uso_x000D_
-[...6 lines deleted...]
-dificultando o fluxo da água e contribuindo para a degradação ambiental do rio.</t>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio das Secretarias competentes, realize um mutirão de limpeza nas margens do Rio Ipojuca</t>
   </si>
   <si>
     <t>Indicação nº 7 de 2026</t>
   </si>
   <si>
-    <t>O Vereador, abaixo subscrito, no uso dc suas atribuições legais e regimentais,_x000D_
-[...8 lines deleted...]
-mobilidade para os moradores.</t>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio da Secretaria Municipal de Infraestrutura, viabilize a execução de obras de saneamento_x000D_
+básico e posterior calçamento da Rua José Justino de Oliveira Neto e Rua José Ailton Firmino da Silva, ambas localizadas no Loteamento Nossa Senhora da Luz em nosso Município.</t>
   </si>
   <si>
     <t>Indicação nº 8 de 2026</t>
   </si>
   <si>
-    <t>O Vereador, abaixo subscrito, no uso de suas atribuições legais e regimentais,_x000D_
-[...4 lines deleted...]
-ambas localizadas no Loteamento Parque das Acácias em nosso Município.</t>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio da Secretaria Municipal de Infraestrutura, viabilize a execução de obras de saneamento_x000D_
+básico e posterior calçamento da Rua José paulino de Carvalho e Rua Maria de Jesus Araújo, ambas localizadas no Loteamento Parque das Acácias em nosso Município.</t>
   </si>
   <si>
     <t>Indicação nº 9 de 2026</t>
   </si>
   <si>
-    <t>0 Vereador, abaixo subscrito, reiterando requerimento de sua autoria, no uso de suas_x000D_
-[...7 lines deleted...]
-    <t>Requerimento nº 1 de 2026</t>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio das Secretarias competentes, estude a possibilidade de serem construídas PRAÇAS, área de lazer para adultos e crianças, nos loteamentos: Parque das Acácias, Bela Vista, Nossa Senhora da Luz e Cidade Alta, localizados no bairro do Retiro em nosso Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>Adé Motos</t>
+  </si>
+  <si>
+    <t>Indicação, ao Poder Executivo Municipal, que por meio da Secretaria de Saúde, crie uma Agência Transfusional na rede hospitalar do município de Bezerros.</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Zé Antônio da Rádio</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Governo Municipal de Bezerros, na pessoa da Excelentíssima Senhora Prefeita MARIA LUCIELLE SILVA LAURENTINO, pela relevante atuação e articulação que viabilizaram a melhoria do abastecimento de água no município de Bezerros- PE, por meio da Adutora do_x000D_
+Agreste.</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Governo do Estado de Pernambuco, na pessoa da Excelentíssima Senhora Governadora Raquel Teixeira Lyra Lucena, pela relevante contribuição na viabilização do abastecimento de água no município de Bezerros-PE, por meio da Adutora do Agreste.</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS ao Governo Federal na pessoa do Presidente da Republica, o Exº Sr. Luiz Inácio Lula da Silva, pela relevante atuação na viabilização do abastecimento de água no município de Bezerros, no Estado de Pernambuco, por meio da Adutora do Agreste.</t>
+  </si>
+  <si>
+    <t>Indicação nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>João Motos</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO , ao poder executivo Municipal e a secretaria de saude , que seja solicitado contratação de um MEDICO PNEUMOLOGISTA</t>
+  </si>
+  <si>
+    <t>Indicação nº 12 de 2026</t>
+  </si>
+  <si>
+    <t>Eduardo Lima</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a atualização do cadastro de logradouros do município de Bezerros, em consonância com as diretrizes do programa de codificação urbana dos Correios, bem como a adesão ao programa CEP para TODOS, visa atribuir CEPs individuais para cada rua.</t>
+  </si>
+  <si>
+    <t>Indicação nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a criação e envio a Câmara Municipal de Vereadores uma Proposta de Lei que possibilite ao Poder Executivo Municipal, por meio da Secretaria de Saúde, oferecer kit lanche aos pacientes do TFD, sejam eles acompanhados ou não.</t>
+  </si>
+  <si>
+    <t>Indicação nº 16 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder executivo Municipal a criação e envio a Câmara de Vereadores de um Projeto de Lei Municipal que crie o Selo "Empresa Amiga do Esporte" no âmbito do município de Bezerros.</t>
+  </si>
+  <si>
+    <t>Indicação nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>Roberto Dinda</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal, juntamente com a Secretaria competente,_x000D_
+que sejam adotadas as providências necessárias para a instalação de câmeras de monitoramento_x000D_
+na Praça localizada no Distrito de Serra Negra.</t>
+  </si>
+  <si>
+    <t>Indicação nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal, por meio da Secretaria competente, que_x000D_
+sejam adotadas as providências necessárias para a execução do calçamento da Ladeira do_x000D_
+Morango, situada no Sítio Palha em nosso Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 17 de 2026</t>
   </si>
   <si>
     <t>Rogério de Natal</t>
   </si>
   <si>
-    <t>REQUERIMENTO 35/2026_x000D_
-[...13 lines deleted...]
-Câmara Municipal dos Bezerros, em 21 de janeiro de 2026.</t>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal, por meio da Secretaria competente, a_x000D_
+disponibilização de horas-máquina para a aração de terras em benefício dos agricultores do_x000D_
+Bairro de Encruzilhada de São João</t>
+  </si>
+  <si>
+    <t>Indicação nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Reporter Rinaldo Luiz</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de placas de indicação de ponto de táxi na Praça Tamarindos, no centro de Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>Indicação nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita o incremento do Bela Vista e Loteamento Park Rei David no cronograma de coleta de lixo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de redutores de velocidade na via de acesso ao Ateliê Lula Vassoureiro, em Bezerros/PE.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária nº 2 de 2026</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA REUNIÃO EXTRAORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 23 DE JANEIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 1 de 2026</t>
   </si>
   <si>
-    <t>PROJETO DE LEI N° 01 , DE 1 DE FEVEREIRO DE 2026._x000D_
-[...27 lines deleted...]
-Vereador – UB</t>
+    <t>Dispõe sobre a inclusão no Calendário Municipal de Eventos o Festival de Comidas Típicas de Encruzilhada de São João, a ser realizado anualmente no último final de semana do mês de julho e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando emissão de parecer da comissão</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da RUA MARIA DO CARMO ANDRADE, no Loteamento Souza Leão, neste município.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação das RUAS FRANCISCA MARIA DA SILVA, SEVERINA ANA DOS SANTOS E NOSSA SENHORA DAS GRAÇAS, localizadas no Sítio Areal, neste município.</t>
+  </si>
+  <si>
+    <t>Moção de Pesar nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR pelo falecimento da SRª. RITA DE CÁSSIA LIRA, ocorrido no dia 27 de janeiro de 2026</t>
+  </si>
+  <si>
+    <t>Matéria para leitura no plenário e encaminhado a família</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -585,62 +603,62 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="15.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="51.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>2164</v>
@@ -861,103 +879,423 @@
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>2190</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14" t="s">
         <v>35</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
         <v>37</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>2181</v>
+        <v>2198</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
       <c r="F16" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>2199</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
         <v>42</v>
+      </c>
+      <c r="D17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>2200</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" t="s">
+        <v>46</v>
+      </c>
+      <c r="F18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>2201</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>2207</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" t="s">
+        <v>51</v>
+      </c>
+      <c r="F20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>2208</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>2204</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>2205</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" t="s">
+        <v>55</v>
+      </c>
+      <c r="E23" t="s">
+        <v>58</v>
+      </c>
+      <c r="F23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>2209</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D24" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>2210</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>62</v>
+      </c>
+      <c r="D25" t="s">
+        <v>63</v>
+      </c>
+      <c r="E25" t="s">
+        <v>64</v>
+      </c>
+      <c r="F25" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>2211</v>
+      </c>
+      <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" t="s">
+        <v>65</v>
+      </c>
+      <c r="D26" t="s">
+        <v>63</v>
+      </c>
+      <c r="E26" t="s">
+        <v>66</v>
+      </c>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>2212</v>
+      </c>
+      <c r="B27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" t="s">
+        <v>67</v>
+      </c>
+      <c r="D27" t="s">
+        <v>63</v>
+      </c>
+      <c r="E27" t="s">
+        <v>68</v>
+      </c>
+      <c r="F27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>2195</v>
+      </c>
+      <c r="B28" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" t="s">
+        <v>71</v>
+      </c>
+      <c r="F28" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>2181</v>
+      </c>
+      <c r="B29" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" t="s">
+        <v>60</v>
+      </c>
+      <c r="E29" t="s">
+        <v>73</v>
+      </c>
+      <c r="F29" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>2203</v>
+      </c>
+      <c r="B30" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" t="s">
+        <v>75</v>
+      </c>
+      <c r="D30" t="s">
+        <v>48</v>
+      </c>
+      <c r="E30" t="s">
+        <v>76</v>
+      </c>
+      <c r="F30" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>2206</v>
+      </c>
+      <c r="B31" t="s">
+        <v>69</v>
+      </c>
+      <c r="C31" t="s">
+        <v>77</v>
+      </c>
+      <c r="D31" t="s">
+        <v>48</v>
+      </c>
+      <c r="E31" t="s">
+        <v>78</v>
+      </c>
+      <c r="F31" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>2202</v>
+      </c>
+      <c r="B32" t="s">
+        <v>69</v>
+      </c>
+      <c r="C32" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" t="s">
+        <v>48</v>
+      </c>
+      <c r="E32" t="s">
+        <v>80</v>
+      </c>
+      <c r="F32" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>