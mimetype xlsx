--- v0 (2026-05-01)
+++ v1 (2026-06-17)
@@ -10,122 +10,363 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="96">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Executivo nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Maria Lucielle Silva Laurentino - Prefeita</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Unidade Básica de Saúde do Distrito de Encruzilhada de São João, neste Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Matéria colocada em 1ª votação</t>
+  </si>
+  <si>
+    <t>Matéria colocada para dispensa de interstício</t>
+  </si>
+  <si>
+    <t>Matéria colocada em 2ª votação</t>
   </si>
   <si>
     <t>Indicação nº 259 de 2026</t>
   </si>
   <si>
     <t>Vando da Saúde</t>
   </si>
   <si>
     <t>INDICAÇÃO, de apelo à Excelentíssima Senhora Prefeita deste Município, Sra. Maria Lucielle Silva Laurentino, por meio da Secretaria competente,_x000D_
 providencie melhorias em todas a ruas dos loteamentos: Bela Vista, Parque das acácias, Nossa Senhora da Luz e Cidade Alta e demais ruas do bairro do Retiro, através de revestimento com piçarro, em nosso Município.</t>
   </si>
   <si>
     <t>Matéria colocada em única votação</t>
   </si>
   <si>
     <t>Indicação nº 260 de 2026</t>
   </si>
   <si>
     <t>Zé Amaro</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, para que, juntamente com a Secretaria competente, adotem as providências necessárias para a_x000D_
 realização do calçamento da via de acesso que liga a entrada do Sítio Mulungu sentido Sítio Varzinha.</t>
   </si>
   <si>
     <t>Indicação nº 261 de 2026</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, para que, juntamente com a Secretaria competente, adotem as providências necessárias para a_x000D_
 restauração da quadra esportiva do CEMAIC, em nosso Município.</t>
   </si>
   <si>
     <t>Indicação nº 262 de 2026</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, para que, juntamente com a Secretaria competente, viabilize a troca das lonas de 2 quiosques localizados na Praça Duque de Caxias. As lonas atuais encontram se danificadas</t>
   </si>
   <si>
+    <t>Indicação nº 263 de 2026</t>
+  </si>
+  <si>
+    <t>Nathan de Demir</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de um mutirão de capinação no bairro São Pedro, no Município de Bezerros, visando à melhoria da limpeza urbana, da segurança e da qualidade de vida da população local.</t>
+  </si>
+  <si>
+    <t>Indicação nº 264 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal o complemento do calçamento da_x000D_
+Rua Antônio Sales de Melo, no bairro São José, no Município de Bezerros, visando à_x000D_
+melhoria da mobilidade urbana, segurança e qualidade de vida dos moradores.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a elaboração de estudo de impacto_x000D_
+orçamentário e financeiro acerca de eventual reajuste na remuneração dos professores_x000D_
+temporários da rede pública municipal de ensino de Bezerros, considerando o piso_x000D_
+salarial nacional do magistério e recente entendimento do Supremo Tribunal Federal.</t>
+  </si>
+  <si>
+    <t>Indicação nº 265 de 2026</t>
+  </si>
+  <si>
+    <t>Tatai</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora Prefeita deste Município, Sra. Maria_x000D_
+Lucielle Silva Laurentino, por meio da Secretaria competente, providencie a instalação de placa_x000D_
+de identificação no CAPS (Centro de Atenção Psicossocial) deste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 266 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora Prefeita deste Município,_x000D_
+Sra. Maria Lucielle Silva Laurentino, para que, por meio da Secretaria competente, providencie:_x000D_
+● ainstalação de 02 (dois) tonéis de lixo no Sítio Moreira, nas proximidades do bar_x000D_
+de Leandro;_x000D_
+● bem como a ampliação da frequência da coleta de lixo na referida localidade,_x000D_
+passando o carro coletor a realizar o serviço duas vezes por semana.</t>
+  </si>
+  <si>
+    <t>Indicação nº 267 de 2026</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Poder Executivo Municipal,_x000D_
+para que Vossa Excelência, juntamente com a Secretaria competente, viabilize a realização de_x000D_
+melhorias na estrada do Sítio Boqueirão, mediante a colocação de piçarro</t>
+  </si>
+  <si>
+    <t>Indicação nº 268 de 2026</t>
+  </si>
+  <si>
+    <t>Diogo Lemos</t>
+  </si>
+  <si>
+    <t>Indicação de apelo à Excelentíssima Sr Prefeita deste Município Maria Lucielle Silva Laurentino, por meio_x000D_
+ da Secretaria competente, viabilize a Intervenção integral de Infraestrutura e Serviços Públicos no Loteamento Chico Lemos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 269 de 2026</t>
+  </si>
+  <si>
+    <t>João Motos</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a readaptação das placas de prioridade, incluindo o símbolo do autismo de acordo com a LEI 13.146/2025 a (Lei Berenice Piana)</t>
+  </si>
+  <si>
+    <t>Indicação nº 270 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a pavimentação da rua 14 no bairro NOSSA SENHORA APARECIDA.</t>
+  </si>
+  <si>
+    <t>Indicação nº 271 de 2026</t>
+  </si>
+  <si>
+    <t>Adé Motos</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria competente, a implantação de quebra-molas (lombadas) na Rua 08, Bairro Nossa Senhora Aparecida, em nosso Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 272 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria competente, a implantação de quebra-molas (lombadas) na Rua José Raimundo da Silva, localizada no bairro do Cruzeiro, em nosso Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 273 de 2026</t>
+  </si>
+  <si>
+    <t>Roberto Dinda</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria competente, que a mesma viabilize a limpeza_x000D_
+do canal do Bairro da Gameleira, incluindo a remoção de lixo e detritos, e a manutenção regular_x000D_
+do local. A limpeza do canal é fundamental para garantir a saúde pública e a segurança dos_x000D_
+moradores. 0 acúmulo de lixo e detritos pode causar problemas de saúde e comprometer a_x000D_
+qualidade de vida da população</t>
+  </si>
+  <si>
+    <t>Indicação nº 274 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria competente, que a mesma, viabilize a aquisição de um veículo, tipo carro de passeio, para ficar à disposição do Posto de Saúde e atender as demandas da população do Distrito de Serra Negra, em nosso Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 275 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria competente, providencie o calçamento bem como a iluminação completa na Rua transversal, sem nome, que fica entre a Rua Carvoeiro Manoel Elias e Rua da Palmeira e que dá acesso ao bairro Asa Branca em nosso Município.</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Reporter Rinaldo Luiz</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS para JOSÉ CÂNDIDO ALVES FILHO (JOSÉLIO)</t>
+  </si>
+  <si>
+    <t>Indicação nº 276 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a obra do Estádio Municipal Tenente Luiz Gonzaga, incluindo garantia contratual, e a adoção de medidas para correção da drenagem do campo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 277 de 2026</t>
+  </si>
+  <si>
+    <t>Reporter Rinaldo Luiz,Zé Antônio da Rádio</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de redutores de velocidade nas proximidades da EREMB e entrada do Loteamento Chico Lemos, em Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>Indicação nº 278 de 2026</t>
+  </si>
+  <si>
+    <t>Eduardo Lima</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a elaboração de uma política de fomento à empregabilidade de mães atípicas, por meio de uma política pública permanente para criar condições reais de trabalho para essas mães, seja por meio de capacitação profissional, apoio psicológico e social, incentivo ao trabalho remoto e flexível, entre outros.</t>
+  </si>
+  <si>
+    <t>Indicação nº 279 de 2026</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal a realização dos seguintes reparos na Rua Isaura Maria de Oliveira:_x000D_
+•	Iluminação; (Neoenergia fez a troca dos postes e não religou a iluminação)_x000D_
+•	Colocação de piçarro, patrolamento e drenagem da via;_x000D_
+•	Saneamento e calçamento.</t>
+  </si>
+  <si>
+    <t>Indicação nº 280 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a solicitação junto ao Governo Federal para inclusão do município no Programa TEAtivo do Ministério do Esporte, que busca levar inclusão e acessibilidade para crianças e jovens com autismo.</t>
+  </si>
+  <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária nº 12 de 2026</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SEGUNDA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 22 DE ABRIL DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária nº 13 de 2026</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA TERCEIRA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 28DE ABRIL DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do TÍTULO DE MÉRITO 18 DE MAIO ao Srº Paulo Jorge da Silva</t>
+  </si>
+  <si>
+    <t>Aguardando emissão de parecer da comissão</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Título de Mérito 18 de maio ao Sr. Luiz Miguel do Nascimento</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Zé Antônio da Rádio</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de honraria 18 DE MAIO e dá outras providências AO SR. JOSE JULIANO NASCIMENTO</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Rogério de Natal</t>
+  </si>
+  <si>
+    <t>Art. 1º - Fica concedida a honraria “18 DE MAIO” ao PASTOR JOSÉ ARNOBIO PESSOA, para receber desta Câmara o “DIPLOMA DE MÉRITO 18 DE MAIO”, correspondente ao ano de 2026.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de honraria 18 DE MAIO e dá outras providências JOSÉ VANDIAEL MARTINS LAURENTINO,</t>
+  </si>
+  <si>
+    <t>Moção de Pesar nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Pelo falecimento do jovem RAULNÍ SABINO DOS SANTOS, ocorrido no dia 27 de abril do corrente ano, em nosso Município.</t>
+  </si>
+  <si>
+    <t>Matéria para leitura no plenário e encaminhado a família</t>
+  </si>
+  <si>
+    <t>Moção de Pesar nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>pelo falecimento do Sr. JOSÉ WÊMISON DA SILVA, ocorrido no dia 02 de maio do corrente ano, na capital Pernambucana.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -417,196 +658,796 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="34.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="32.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="38.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="38.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="51.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>2501</v>
+        <v>2497</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>2502</v>
+        <v>2497</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" t="s">
         <v>11</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>2503</v>
+        <v>2497</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>2504</v>
+        <v>2501</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>2499</v>
+        <v>2502</v>
       </c>
       <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
+        <v>2503</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>2504</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>2505</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>2506</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>2507</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>2508</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>2509</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>2510</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>2511</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>2512</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>2513</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" t="s">
+        <v>45</v>
+      </c>
+      <c r="F17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>2514</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>2515</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>2517</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>2518</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" t="s">
+        <v>55</v>
+      </c>
+      <c r="F21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>2519</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" t="s">
+        <v>57</v>
+      </c>
+      <c r="F22" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>2520</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" t="s">
+        <v>59</v>
+      </c>
+      <c r="E23" t="s">
+        <v>60</v>
+      </c>
+      <c r="F23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>2521</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>61</v>
+      </c>
+      <c r="D24" t="s">
+        <v>59</v>
+      </c>
+      <c r="E24" t="s">
+        <v>62</v>
+      </c>
+      <c r="F24" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>2523</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>63</v>
+      </c>
+      <c r="D25" t="s">
+        <v>64</v>
+      </c>
+      <c r="E25" t="s">
+        <v>65</v>
+      </c>
+      <c r="F25" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>2524</v>
+      </c>
+      <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" t="s">
+        <v>67</v>
+      </c>
+      <c r="E26" t="s">
+        <v>68</v>
+      </c>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>2525</v>
+      </c>
+      <c r="B27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" t="s">
+        <v>70</v>
+      </c>
+      <c r="F27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>2526</v>
+      </c>
+      <c r="B28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" t="s">
+        <v>71</v>
+      </c>
+      <c r="D28" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28" t="s">
+        <v>72</v>
+      </c>
+      <c r="F28" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>2499</v>
+      </c>
+      <c r="B29" t="s">
+        <v>73</v>
+      </c>
+      <c r="C29" t="s">
+        <v>74</v>
+      </c>
+      <c r="E29" t="s">
+        <v>75</v>
+      </c>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
         <v>2500</v>
       </c>
-      <c r="B7" t="s">
-[...9 lines deleted...]
-        <v>10</v>
+      <c r="B30" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" t="s">
+        <v>76</v>
+      </c>
+      <c r="E30" t="s">
+        <v>77</v>
+      </c>
+      <c r="F30" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>2522</v>
+      </c>
+      <c r="B31" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" t="s">
+        <v>78</v>
+      </c>
+      <c r="D31" t="s">
+        <v>59</v>
+      </c>
+      <c r="E31" t="s">
+        <v>79</v>
+      </c>
+      <c r="F31" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>2527</v>
+      </c>
+      <c r="B32" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" t="s">
+        <v>81</v>
+      </c>
+      <c r="D32" t="s">
+        <v>67</v>
+      </c>
+      <c r="E32" t="s">
+        <v>82</v>
+      </c>
+      <c r="F32" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>2528</v>
+      </c>
+      <c r="B33" t="s">
+        <v>73</v>
+      </c>
+      <c r="C33" t="s">
+        <v>83</v>
+      </c>
+      <c r="D33" t="s">
+        <v>84</v>
+      </c>
+      <c r="E33" t="s">
+        <v>85</v>
+      </c>
+      <c r="F33" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>2529</v>
+      </c>
+      <c r="B34" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" t="s">
+        <v>86</v>
+      </c>
+      <c r="D34" t="s">
+        <v>87</v>
+      </c>
+      <c r="E34" t="s">
+        <v>88</v>
+      </c>
+      <c r="F34" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>2530</v>
+      </c>
+      <c r="B35" t="s">
+        <v>73</v>
+      </c>
+      <c r="C35" t="s">
+        <v>89</v>
+      </c>
+      <c r="D35" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" t="s">
+        <v>90</v>
+      </c>
+      <c r="F35" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>2516</v>
+      </c>
+      <c r="B36" t="s">
+        <v>73</v>
+      </c>
+      <c r="C36" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" t="s">
+        <v>92</v>
+      </c>
+      <c r="F36" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>2531</v>
+      </c>
+      <c r="B37" t="s">
+        <v>73</v>
+      </c>
+      <c r="C37" t="s">
+        <v>94</v>
+      </c>
+      <c r="D37" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" t="s">
+        <v>95</v>
+      </c>
+      <c r="F37" t="s">
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>