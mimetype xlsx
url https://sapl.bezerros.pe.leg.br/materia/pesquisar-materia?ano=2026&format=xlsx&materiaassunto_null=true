--- v1 (2026-03-12)
+++ v2 (2026-05-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1358" uniqueCount="683">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2583" uniqueCount="1269">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -75,115 +75,177 @@
   <si>
     <t>Maria Lucielle Silva Laurentino</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2244/projeto_de_lei_no_001_de_09_fevereiro_de_2026..pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a Gratificação Especial de Eventos – GEV, a ser paga aos servidores públicos da Administração Direta e Indireta do_x000D_
 Município de Bezerros, e dá outras outras providências.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2349/projeto_de_lei_no_02_de_09_de_marco_de_2026.pdf</t>
   </si>
   <si>
     <t>Reajusta o piso salarial dos professores _x000D_
 efetivos do Município dos Bezerros (PE), _x000D_
 e dá outras providências.</t>
   </si>
   <si>
+    <t>2405</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2405/projeto_de_lei_no_03_de_24_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Recuperação Fiscal _x000D_
+(REFIS) para o exercício financeiro de 2026 do _x000D_
+Município de Bezerros/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2497</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_n_04_de_17_de_abril_de_2026..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Unidade Básica de Saúde do Distrito de Encruzilhada de São João, neste Município, e dá outras providências.</t>
+  </si>
+  <si>
     <t>2181</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Rogério de Natal</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2181/rn_festival_de_comidas_tipicas_em_encruzilhada_1_e_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão no Calendário Municipal de Eventos o Festival de Comidas Típicas de Encruzilhada de São João, a ser realizado anualmente no último final de semana do mês de julho e dá outras providências.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>Eduardo Lima</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2203/projeto_de_lei_nba_00x.2026_29_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da RUA MARIA DO CARMO ANDRADE, no Loteamento Souza Leão, neste município.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2206/pl_ruassitioareal_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação das RUAS FRANCISCA MARIA DA SILVA, SEVERINA ANA DOS SANTOS E NOSSA SENHORA DAS GRAÇAS, localizadas no Sítio Areal, neste município.</t>
   </si>
   <si>
     <t>2315</t>
-  </si>
-[...1 lines deleted...]
-    <t>4</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2315/projeto_de_lei_n2_00x.2026_29_assinado.pdf</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Nathan de Demir</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2324/01_projeto_de_lei_-_nome_da_rua_jose_bezerra_de_oliveira_serra_negra_assinado.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a denominação da RUA JOSÉ BEZERRA DE OLIVEIRA_x000D_
 (ZÉ DE SEU NÉ) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2362</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Vando da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2362/pl_rua_djavan_vando.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação RUA DJAVAN DO NASCIMENTO SILVA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2363</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2363/pl_rua_genival_vando.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação RUA GENIVALDO BEZERRA DE LIMA e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2439</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Zé Antônio da Rádio</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2439/pl_dia_do_sanfoneiro_ze_da_radio.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Sanfoneiro e da Percussão no âmbito do Município de Bezerros/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>PDCO</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2191/projeto_de_lei_complementar_no_01_de_16_de_janeiro_de_2026.pdf</t>
   </si>
   <si>
     <t>Substitui o Anexo I, da Lei Complementar Nº_x000D_
 70 DE 19 DE FEVEREIRO DE 2025, e altera o artigo_x000D_
 1º, da Lei Ordinária Nº 1.552, DE 15 DE ABRIL DE 2025_x000D_
 para fixar em R$ 1.621,00 (um mil seiscentos e vinte e_x000D_
 um reais) o vencimento e provento básicos dos_x000D_
 servidores públicos efetivos e contratados por_x000D_
 excepcional interesse público que tenham vencimento_x000D_
 e provento básicos inferiores ao valor do salário mínimo_x000D_
 vigente para o ano de 2026.</t>
   </si>
   <si>
@@ -274,79 +336,67 @@
   </si>
   <si>
     <t>Tatai</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2185/solicitacao_para_raquel_lyra_tatai.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal que juntamente com a Governadora do Estado de Pernambuco Exª Srª RAQUEL LYRA,  viabilizem a construção de uma praça pública com equipamentos de academia de saúde, parque infantil e quiosques no bairro Santo Amaro II, em nosso Município.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2186/multirao_de_limpeza_tatai.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio das Secretarias competentes, adote as seguintes providências para atender às necessidades da comunidade do Sítio Riacho Verde:_x000D_
 1.Realização de um mutirão de limpeza para retirada de lixo e resíduos acumulados na localidade_x000D_
 2. Realização de mutirão de iluminação pública,</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2187/multirao_de_limpeza_rio_tatai.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio das Secretarias competentes, realize um mutirão de limpeza nas margens do Rio Ipojuca</t>
   </si>
   <si>
     <t>2188</t>
-  </si>
-[...4 lines deleted...]
-    <t>Vando da Saúde</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2188/saneamento_basico_n_s_da_luz_vando.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio da Secretaria Municipal de Infraestrutura, viabilize a execução de obras de saneamento_x000D_
 básico e posterior calçamento da Rua José Justino de Oliveira Neto e Rua José Ailton Firmino da Silva, ambas localizadas no Loteamento Nossa Senhora da Luz em nosso Município.</t>
   </si>
   <si>
     <t>2189</t>
-  </si>
-[...1 lines deleted...]
-    <t>8</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2189/saneamento_parque_das_acacias_vando.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio da Secretaria Municipal de Infraestrutura, viabilize a execução de obras de saneamento_x000D_
 básico e posterior calçamento da Rua José paulino de Carvalho e Rua Maria de Jesus Araújo, ambas localizadas no Loteamento Parque das Acácias em nosso Município.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2190/construcao_de_pracas_vando.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio das Secretarias competentes, estude a possibilidade de serem construídas PRAÇAS, área de lazer para adultos e crianças, nos loteamentos: Parque das Acácias, Bela Vista, Nossa Senhora da Luz e Cidade Alta, localizados no bairro do Retiro em nosso Município.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>10</t>
@@ -821,53 +871,50 @@
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2242/revitalizacao_escolas_diogo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio do órgão competente, a implantação e revitalização de sinalização viária horizontal e vertical no entorno das unidades educacionais do Município de Bezerros, abrangendo escolas públicas {municipais e estaduais) e instituições privadas de ensino.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2243/estradas_rurais_tatai.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal, que Vossa Excelência, juntamente com a Srª Raquel Lyra, Governadora do Estado de Pernambuco,_x000D_
 viabilize a realização de melhorias na estrada do Sítio Boqueirão, que dá acesso ao Distrito de Serra Negra</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>48</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zé Antônio da Rádio</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2245/limpeza_canal_irma_julia_ze_da_radio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio do órgão competente, que seja realizada em caráter de urgência a limpeza do canal localizado no Bairro Irmã Júlia.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2246/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, instalação de guarda corpo na ponte que dá acesso a Creche Tia Isaura, Bairro Santo Amaro, bairro do Rosário entre outros.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>50</t>
   </si>
@@ -1904,50 +1951,1714 @@
     <t>2347</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2347/09032026_camara_municipal_de_bezerros_001.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, o calçamento da Rua Isaura Fernandes_x000D_
 Vieira no Bairro Santo Amaro.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2348/doc-20260309-wa0157..pdf</t>
   </si>
   <si>
     <t>Indica ao poder Executivo Municipal, a colocação de Piçarro na Rua X, localizada no bairro asa branca</t>
   </si>
   <si>
+    <t>2353</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2353/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_008.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizado um mutirão de manutenção e melhoria da iluminação pública na praça localizada no bairro Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>2354</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2354/carro_frigorifico_ze_amaro.pdf</t>
+  </si>
+  <si>
+    <t>Indica a aquisição de carro tipo frigorifico para ser usado no transporte das carnes do açougue público de nosso Município.</t>
+  </si>
+  <si>
+    <t>2355</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2355/carro_de_mudanca_ze_amaro.pdf</t>
+  </si>
+  <si>
+    <t>Indica que sejam disponibilizados veículos apropriados para o transporte de mudanças de famílias em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>2356</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2356/17_indicacao_renovacao_e_padronizacao_das_placas_de_identificacao_com_os_nomes_das_ruas_incluindo_o_cep_e_qr_code_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a renovação e padronização das placas de identificação com os nomes das ruas, incluindo o CEP correspondente e a implantação de QR Code informativo nas vias públicas do município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2357</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2357/16_indicacao_escadaria_ligando_a_rua_dr_antonio_sales_de_melo_a_tv_aquilio_bernardo_vieira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de estudo de viabilidade técnica para a construção de uma escadaria ligando a Rua Doutor Antônio Sales de Melo à Travessa Aquílio Bernardo Vieira, no bairro São José, no município de Bezerros, com o objetivo de melhorar a mobilidade e o acesso dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>2358</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2358/18_indicacao_poda_das_arvores_na_area_verde_localizada_em_frente_a_rua_vereador_antonio_valmir_de_lima_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de poda de árvores na área verde localizada em frente à Rua Vereador Antônio Valmir de Lima, no bairro São José, no município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2359</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>Fia de Cajazeiras</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2359/compra_do_terreno_da_quadra_fia_de_cajazeiras.pdf</t>
+  </si>
+  <si>
+    <t>Indica a compra de um terreno localizado ao lado da quadra da comunidade de Cajazeiras, em nosso Município, com a finalidade de construir um campo de futebol.</t>
+  </si>
+  <si>
+    <t>2360</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2360/passagem_molhada_salgado_fia.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizada a construção de uma ponte ou passagem molhada, bem como de uma escadaria na 2ª Travessa Nossa Senhora da Salete, que dá acesso ao Loteamento Morada do Porto, localizada no Bairro Irmã Júlia, neste município.</t>
+  </si>
+  <si>
+    <t>2361</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2361/aracao_de_terra_fia.pdf</t>
+  </si>
+  <si>
+    <t>Indica que seja realizada a aração de terra para os agricultores das comunidades de Areias, Cajazeiras, Sítio Frutuoso, Sítio Pé de Serra e Sítio Esmera, todos localizados neste município.</t>
+  </si>
+  <si>
+    <t>2364</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2364/saneamento_paulo_fernando_vando.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal, para que, providencie o saneamento e calçamento da Rua Paulo Fernando da Silva localizada no bairro Nossa Senhora Aparecida, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2365</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2365/paa_nos_bairros_roberto_dinda.pdf</t>
+  </si>
+  <si>
+    <t>Indica  ao Poder Executivo Municipal, juntamente com a Governadora do Estado de Pernambuco Exª Srª RAQUEL LYRA, tomem as providências cabíveis para a, reimplantação do "Programa Leite de Todos" através do PAA-Programa de Aquisição de Alimentos, em nossa cidade e zona rural,</t>
+  </si>
+  <si>
+    <t>2366</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2366/aumento_conselho_roberto.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que seja realizado um estudo a fim de_x000D_
+adequar os vencimentos dos conselheiros tutelares, tendo em vista que o reajuste concedido é_x000D_
+insuficiente para esses profissionais que desempenham função vital em nosso município.</t>
+  </si>
+  <si>
+    <t>2367</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2367/scfv_no_jurema_roberto.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que Vossa Excelência juntamente com a_x000D_
+Secretaria de competente, determine a implantação de um Serviço de Convivência e_x000D_
+Fortalecimento de Vínculos (SCFV) no Residencial Jurema, atendendo também os moradores_x000D_
+do Residencial Bezerros.</t>
+  </si>
+  <si>
+    <t>2368</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2368/ind_019_2026_-_ilumina_pe_nos_residenciais_jurema_e_bezerros.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>2370</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2370/ind_020_2026_-_pavimentacao_rua_braz_alves_de_melo_alzira_maria_da_silva.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a pavimentação da Rua Braz Alves de Melo, também chamada de Rua Alzira Maria da Silva, localizada no Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>2371</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacao_-_futsal_feminino_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Prefeita do Município de Bezerros, MARIA LUCIELLE SILVA LAURENTINO que seja incluído no planejamento anual da Secretaria de Esportes e Bem-Estar a realização de competições/campeonatos de Futsal Feminino.</t>
+  </si>
+  <si>
+    <t>2372</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2372/indicacao_-_asfalta_na_cap_eulino_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Governadora do Estado de Pernambuco, RAQUEL LYRA e ao Presidente da Compesa (Companhia Pernambucana de Saneamento), DOUGLAS NÓBREGA a realização de reparos e a aplicação de camada asfáltica na Avenida Capitão Eulino de Mendonça.</t>
+  </si>
+  <si>
+    <t>2373</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_-_calcamento_da_rua_monica_de_castro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Prefeita do Município de Bezerros, MARIA LUCIELLE SILVA LAURENTINO o reparo do calçamento no cruzamento entre as ruas Mônica de Castro Lima e Eurico Alves de Queiroz, localizada no Bairro São Sebastião.</t>
+  </si>
+  <si>
+    <t>2374</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2374/camscanner_16-03-2026_10.47.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo Municipal que viabilize a entrega de kits de higiene como absorventes e remédios básicos para as alunas da rede Municipal.</t>
+  </si>
+  <si>
+    <t>2375</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2375/camscanner_16-03-2026_10.48.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo Municipal a implantação de um centro de oftalmologia em nosso município.</t>
+  </si>
+  <si>
+    <t>2376</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2376/16032026_camara_municipal_de_bezerros_v_..__j_..pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, bem como à Secretaria competente, solicitando a retirada de metralhas e entulhos acumulados no paredão localizado às margens do Rio Ipojuca, no acesso às ruas Pedro II e Frei Caneca.</t>
+  </si>
+  <si>
+    <t>2377</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2377/16032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, bem como à Secretaria competente,_x000D_
+solicitando o recapeamento asfáltico da Rua José Cândido Pessoa e das ruas adjacentes, localizadas_x000D_
+no Bairro Santana, em nosso município.</t>
+  </si>
+  <si>
+    <t>2379</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2379/indicacao_tatai_reparacao_de_lampadas_no_joao_paulo_segundo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, para que viabilize, com a máxima urgência possível, a reparação das lâmpadas queimadas e a devida iluminação pública com a instalação de_x000D_
+luminárias completas nas ruas do Loteamento João Paulo II,</t>
+  </si>
+  <si>
+    <t>2380</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2380/indicacao_tatai_guarda_municipal_patrulha_maria_da_penha_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, para o retorno das atividades da Guarda Municipal nos distritos do município, prestando apoio à população, além de reforçar a_x000D_
+atuação da segurança pública em conjunto com os demais órgãos competentes, bem como a implantação da Patrulha Maria da Penha,</t>
+  </si>
+  <si>
+    <t>2381</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2381/indicacao_incluir_no_calendario_palestras__lei_maria_da_penha.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, para incluir, no calendário escolar da rede municipal de ensino, palestras_x000D_
+educativas e informativas sobre a Lei Maria da Penha</t>
+  </si>
+  <si>
+    <t>2383</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2383/19_indicacao_distribuicao_de_coleiras_refletiva_para_animais_comunitarios_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação de programa de distribuição de coleiras refletivas para animais comunitários no município, com o objetivo de prevenir acidentes e promover a segurança no trânsito.</t>
+  </si>
+  <si>
+    <t>2384</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2384/20_indicacao_teto_orientativo_para_pagamentos_de_caches_artisticos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a adesão do município ao teto orientativo para pagamento de cachês artísticos em eventos públicos, conforme recomendação da Associação Municipalista de Pernambuco (AMUPE), em conjunto com o Ministério Público de Pernambuco e o Tribunal de Contas do Estado de Pernambuco, com o objetivo de promover a responsabilidade fiscal, a transparência na aplicação dos recursos públicos, o equilíbrio financeiro da administração municipal e a valorização das manifestações culturais de forma sustentável.</t>
+  </si>
+  <si>
+    <t>2385</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2385/21_indicacao_estudo_tecnico_de_viabilidade_para_implatacao_de_capinacao_a_vapor_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudo técnico de viabilidade para a implantação da capinação a vapor (controle térmico de vegetação) no município, como alternativa sustentável e eficiente aos métodos tradicionais de limpeza urbana, visando a melhoria dos serviços públicos, a preservação ambiental e a otimização dos recursos públicos.</t>
+  </si>
+  <si>
+    <t>2386</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2386/23032026_camara_munic_iipal_de_bezerros_casa_jose_franciscid_de_.pdf</t>
+  </si>
+  <si>
+    <t>Indica  ao Poder Executivo Municipal, que por meio Secretaria competente, possibilite a construção e instalação de uma quadra_x000D_
+poliesportiva e um Campo de Futebol no bairro do Retiro em nosso Município,</t>
+  </si>
+  <si>
+    <t>2387</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2387/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que,_x000D_
+através da Secretaria competente, seja providenciada a Instalação de luminárias no Sítio_x000D_
+Boqueirão, nas proximidades das residência as dos senhores Edmilson, Edinho e João Pereira.</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2388/23032026_camara_municipal_de_bezerros.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que aquela autoridade,_x000D_
+juntamente com a Secretaria Competente, providencie a colocação de ASFALTO na Rua Padre Joaquim_x000D_
+Alfredo, (rua que começa no centro,</t>
+  </si>
+  <si>
+    <t>2389</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2389/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal, juntamente com as secretarias_x000D_
+competentes, solicitando a implantação d(! unidades da Academia das Cidades nos distritos de_x000D_
+Boas Novas e Sapucarana.</t>
+  </si>
+  <si>
+    <t>2391</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2391/23032026_camara_muni_ciipal_de_bezerros_casa_jose_francisoci_de_.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo municipal, juntamente com a Secretaria competente a_x000D_
+revitalização e manutenção dos redutores de Velocidade (quebra-molas) localizados na PE-97, nas_x000D_
+proximidades dos residenciais Jurema e Bezerros.</t>
+  </si>
+  <si>
+    <t>2392</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2392/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, juntamente comas secretarias_x000D_
+competentes, solicitando a pavimentação da rua que dá acesso às Ruas Triunfo e São Dimas, bem_x000D_
+como a imediata retirada de lixo acumulada' no local</t>
+  </si>
+  <si>
+    <t>2393</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2393/23032026_camara_municilpal_de_bezerros_casa_jose_francisco_de_ol.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, juntamente com as Secretarias competentes,_x000D_
+que sejam realizados serviços de limpeza e capinação na barragem do Sítio Travessão, localizada_x000D_
+distrito de Cajazeiras, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2394</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2394/23032026_camara_mumicipal_de_bezerros_casa_jose_francisco_de_oli.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal, solicitando que, por melo da secretaria_x000D_
+competente, seja realizada a construção e instalação de abrigos de ônibus para passageiros no_x000D_
+Residencial Jurema, neste município.</t>
+  </si>
+  <si>
+    <t>2395</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2395/23032026_camara_muni_cipal_de_bezerros_casa_jose_francisco_de_ol.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, solicitando que, por meio da secretaria competente, que sejam adotadas as providências_x000D_
+necessárias para a realização de melhorias nessas estradas vicinais das localidades: Sítio Lagoa Nova._x000D_
+Pé de Serra, Frutuoso, Cabugi e Esmera.</t>
+  </si>
+  <si>
+    <t>2396</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2396/23032026_camara_municipal_de_bezerros_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, junto às secretarias competentes, a_x000D_
+revitalização completa da praça localizada no Residencial Campestre, com toda a infraestrutura_x000D_
+necessária para garantir conforto, lazer e segurança à população.</t>
+  </si>
+  <si>
+    <t>2397</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2397/23032026_camara_mun1c_ipal_de_bezerros_casa_jose_francisco_de_ol.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal, para que seja realizado a podação das árvores_x000D_
+do Residencial Campestre, localizado em nosso Município.</t>
+  </si>
+  <si>
+    <t>2398</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2398/ind_0232026_-_manutencao_banheiros_tamarindos.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a manutenção dos banheiros públicos da Praça Tamarindos, no centro de Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2399</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2399/ind_0222026_-_estudo_tecnico_criacao_de_acesso_e_saida_para_a_br_232.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudo técnico para viabilização de acesso e saída à BR-232 na altura do Parque Industrial de Bezerros.</t>
+  </si>
+  <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2401/eduardo_lima_indicacao_para_plantacao_de_palmeiras_na_avendida_otavio_pessoa.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal o plantio das palmeiras "faltantes" no canteiro central da Av. Otávio Pessoa (Av. do Fórum), bem como a restauração e paisagismo da área.</t>
+  </si>
+  <si>
+    <t>2402</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2402/eduardo_lima_indicacao_do_pl_para_as_consessionarias.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal o envio de um Projeto de Lei para análise pela Câmara de vereadores obrigando as concessionárias de serviços públicos (ex: Compesa e Celpe) a reparar os danos causados em vias públicas, sob pena de multa o descumprimento.</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2403/eduardo_lima_indicacao_da_coleta_domiciliar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a criação de Programa de Coleta domiciliar, por meio de lei municipal, para Pessoas com Transtorno no Espectro Autista (TEA) e outras deficiências.</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2406/24_indicacao_indico_o_envio_de_projeto_pra_organizar_emaranhado_de_fios_dos_postes_assinado.pdf_protegido.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal o envio de Projeto de Lei à Câmara Municipal de Bezerros que disponha sobre a obrigatoriedade de organização, identificação e retirada de fios inutilizados nos postes por parte das empresas concessionárias e permissionárias de serviços, com previsão de prazos e aplicação de sanções, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2407/indicacao_-_academias_publicas_nas_pracas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Governadora do Estado de Pernambuco, RAQUEL LYRA e a Excelentíssima Senhora Prefeita do Município de Bezerros, LUCIELLELAURENTINO a disponibilização e instalação de Academias Públicas, no município de Bezerros, atendendo as demandas nas áreas urbanas e rurais, indicando a instalação das mesmas em locais como: Praça Santa Rita de Cássia, Praça São Sebastião, Praça Nossa Senhora Aparecida (COHAB), Bairro do Retiro em frente à Igreja da Nossa Senhora de Fátima, Residenciais Campestre, Jurema e Bezerros, Distritos de Cajazeiras e Areias, Sítio dos Remédios e Sapucarana.</t>
+  </si>
+  <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2408/indicacao_-_unificacao_da_praca_imaculada_conceicao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que com a realização da reforma da Praça Imaculada Conceição, no Bairro do Cruzeiro, seja feita a UNIFICAÇÃO DOS ESPAÇOS, suprimindo as vias em frente e ao lado direto da Igreja, ligando as “duas praças” existente, tornando-as uma só .</t>
+  </si>
+  <si>
+    <t>2409</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2409/23_indicacao_construcao_de_uma_praca_poliesportiva_no_cais_localizado_em_frente_ao_colegio_nossa_senhora_das_dores_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a construção de uma praça poliesportiva no Cais, localizado em frente ao Colégio Nossa Senhora das Dores, na Rua do Rosário, no município de Bezerros, contemplando espaço para skate, quadra de futsal e basquete, academia ao ar livre, pista de caminhada, parque infantil, iluminação, área de convivência e paisagismo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2410</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2410/22_indicacao_envio_de_projeto_de_lei_a_esta_casa_legislativa_sobre_o_ressarcimento_de_maus-tratros_aos_animais_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal o envio de Projeto de Lei à Câmara Municipal de Bezerros que disponha sobre a obrigatoriedade de ressarcimento ao erário municipal pelos custos decorrentes do resgate, tratamento e acolhimento de animais vítimas de maus-tratos, bem como a instituição de mecanismos de controle, fiscalização e cobrança, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2411/indicacao_-_reforma_da_praca_nelson_borba_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a reforma da Praça Nelson Borba, localizada no bairro Nossa Senhora Aparecida em nosso município.</t>
+  </si>
+  <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2412/indicacao_tatai_unidade_movel_hemope.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal, bem como à Excelentíssima Senhora_x000D_
+Governadora do Estado de Pernambuco, Raquel Lyra, que sejam envidados esforços no sentido_x000D_
+de viabilizar a vinda da Unidade Móvel de Coleta Itinerante do HEMOPE para o município de_x000D_
+Bezerros.</t>
+  </si>
+  <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2413/indicacao_tatai_m._ilumincao_santo_amaro_2.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal, juntamente com as Secretarias_x000D_
+competentes, que, realize um mutirão de iluminação públiea no Bairro Santo Amaro II, neste_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2414/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, reiterando requerimento anteriormente_x000D_
+apresentado, a adoção das providências necessárias para a construção de, pelo menos, um_x000D_
+banheiro público na "ruinha" de Serra Negra, nas proximidades da Igreja do referido Distrito.</t>
+  </si>
+  <si>
+    <t>2415</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2415/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO de apelo à Excelentíssima Senhora Prefeita deste Município, MARIA LUCIELLE SILVA_x000D_
+LAURENTINO, para que, em conjunto com os órgãos competentes da administração municipal,_x000D_
+viabilize a disponibilização de sinal de internet Wi-Fi aberto e gratuito nos prédios públicos e nos_x000D_
+principais espaços de uso coletivo do município.</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2416/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por_x000D_
+meio da secretaria competente, a adoção das providências necessárias para a reposição do_x000D_
+calçamento em frente à Unidade Básica de Saúde (UBS) do Distrito de Cajazeiras.</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2417/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal, por meio da secretaria competente, a adoção das providências necessárias para a construção de uma_x000D_
+ponte/passagem molhada nas proximidades da Escola João Pedro dos Santos, localizada no Distrito de Cajazeiras, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2418/30032026_camara_municipal_de_bezerros.pdf</t>
+  </si>
+  <si>
+    <t>indicar ao Poder Executivo Municipal, por meio da secretaria competente, a adoção das providências necessárias para a instalação de uma porta_x000D_
+no chafariz localizado no Distrito de Cajazeiras.</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2419/30032026_camara_municipal_de_bezerros_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo a construção de uma UBS no Bairro Nossa Senhora da Luz.</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2420/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal e a secretaria de saúde, para disponibilizar cotas_x000D_
+mensais de exames de COLONOSCOPIA, para pacientes de baixa renda do nosso município.</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2421/30032026_camara_municipal_de_bezerros_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por melo da secretaria competente, a_x000D_
+adoção das providências necessárias para a retirada de metralha e entulhos na Rua Pe. Antônio_x000D_
+Ciriaco, localizada no Bairro do Cruzeiro.</t>
+  </si>
+  <si>
+    <t>2422</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2422/30032026_camara_municipal_de_bezerros.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que, por meio de parcerias com instituições_x000D_
+de ensino e qualificação profissional, viabilize a realização de curso de pedreiro no município.</t>
+  </si>
+  <si>
+    <t>2423</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2423/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_004.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da secretaria competente, a adoção_x000D_
+das providências necessárias para a reposição do calçamento da Rua José Weilington da Silva,_x000D_
+localizada no Bairro Rosário.</t>
+  </si>
+  <si>
+    <t>2424</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2424/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da secretaria competente, a_x000D_
+adoção das providências necessárias para a retirada de restos de terra e entulhos acumulados_x000D_
+no canal do Bairro Irmã Júlia, conhecido como Canal do Salgado, nas proximidades do Bairro_x000D_
+Rosário.</t>
+  </si>
+  <si>
+    <t>2425</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2425/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da secretaria competente a adoção_x000D_
+das providências necessárias para a realização de reposição asfáltica na rua principal do Bairro_x000D_
+Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>2426</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2426/ind_026_2026_-_luz_rua_do_bar_do_sport.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>2428</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2428/ind_025_2026_-_reforma_ubs_gameleira.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a reforma da Unidade Básica de Saúde da Gameleira.</t>
+  </si>
+  <si>
+    <t>2431</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2431/25_indicacao_inclusao_da_faculdade_vale_do_pajeu_no_programa_vai_longe_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a inclusão da Faculdade Vale do Pajeú no Programa “Vai Longe”, visando garantir o acesso ao transporte estudantil aos alunos bezerrenses matriculados na referida instituição de ensino localizada às margens da BR-232, no município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>Nathan de Demir, Eduardo Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2432/26_indicacao_atualizacao_do_plano_diretor_do_municipio_de_bezerros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a atualização do Plano Diretor do município de Bezerros, visando adequá-lo às atuais demandas de desenvolvimento urbano, ordenamento territorial e crescimento sustentável.</t>
+  </si>
+  <si>
+    <t>2433</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2433/indicacao_-_redutores_com_acessibilidade_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a construção de redutores de velocidade com elevação e acessibilidade em pontos específicos da nossa cidade, promovendo acessibilidade e maior segurança para pedestres e condutores.</t>
+  </si>
+  <si>
+    <t>2434</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2434/indicacao_-_bolsa_atleta_municipal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal o envio de Projeto de Lei para Câmara Municipal com a criação do Bolsa Atleta Municipal.</t>
+  </si>
+  <si>
+    <t>2435</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2435/indicacao_-_mutirao_de_limpeza_sao_sebastiao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de mutirão de limpeza no bairro São Sebastião, de modo especial a retirada de entulho e capinação em todas as ruas do bairro.</t>
+  </si>
+  <si>
+    <t>2436</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2436/indicacao_marcacoes_diogo_lemos.pdf</t>
+  </si>
+  <si>
+    <t>ao Poder Executivo Municipal, por meio da Secretaria de Saúde, solicitando a implantação de um sistema descentralizado de marcação de exames, consultas, cirurgias e demais procedimentos diretamente nas Unidades Básicas de Saúde (UBS), bem como o aprimoramento do sistema já existente.</t>
+  </si>
+  <si>
+    <t>2437</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2437/contrucao_de_praca_n_s_fatima_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal, juntamente com as Secretarias competentes, a construção de uma praça pública ao_x000D_
+lado da Igreja Nossa Senhora de Fátima no Loteamento Bela Vista, localizado no bairro do Retiro.</t>
+  </si>
+  <si>
+    <t>2438</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2438/restauracao_em_torno_da_igreja__n_s_fatima_vando.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, juntamente com as Secretarias competentes, que sejam realizadas ações de capinação, melhorias no esgotamento sanitário e a substituição de lâmpadas queimadas no entorno da Igreja Nossa Senhora de Fátima,_x000D_
+localizada no bairro do Retiro.</t>
+  </si>
+  <si>
+    <t>2441</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2441/ind_030_2026_-_estacionamento_rapido_praca_duque_de_caxias.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a criação e implantação de estacionamento de parada rápida na Praça Duque de Caxias, em Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2442</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2442/ind_029_2026_-_boca_de_lobo_na_rua_augusta.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de boca de lobo na Rua Augusta, no centro da cidade, para escoamento de águas pluviais.</t>
+  </si>
+  <si>
+    <t>2443</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2443/limpeza_da_rua_santa_cruz_ze_amaro.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que. juntamente com a Secretaria Competente, providencie a realização a capinação e limpeza da Rua_x000D_
+Santa Cruz, localizada no bairro do Cruzeiro, neste Município.</t>
+  </si>
+  <si>
+    <t>2444</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2444/ipa_emanuel_de_boas_novas.pdf</t>
+  </si>
+  <si>
+    <t>APRESENTAR à Mesa Diretora que seja formulado apelo ao Presidente do IPA- Instituto Agronômico de Pernambuco, para que _x000D_
+sejam adotadas as providências necessárias visando a implantação, em nosso Município, do_x000D_
+Programa do Governo do Estado “Terra Plantar bem como a disponibilização de tratores_x000D_
+para apoio às atividades da Secretaria Municipal de Agricultura.</t>
+  </si>
+  <si>
+    <t>2445</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2445/praca_na_rua_da_bolsa_fia_de_cajazeiras.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal, bem como à Secretaria competente, que seja viabilizada construção de uma praça na Rua da Bolsa, localizada no distrito de Areias, neste Município.</t>
+  </si>
+  <si>
+    <t>2446</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2446/reforma_da_praca_de_cajazeiras_fia_de_cajazeiras.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal, bem como à Secretaria competente, que sejam adotadas providências para a reforma c melhoria da_x000D_
+Praça José Pedro dos Santos, localizada emi Cajazeiras, neste Município.</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2447/cemiterio_em_areias_fia_de_cajazeiras.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal, bem como à Secretaria competente, que seja viabilizada a construção de um cemitério no distrito de_x000D_
+Areias, neste Município.</t>
+  </si>
+  <si>
+    <t>2448</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2448/tapa_buraco_ze_da_radio.pdf</t>
+  </si>
+  <si>
+    <t>ao Poder Executivo Municipal, bem como à Secretaria competente, bem como ao órgão competente, que seja realizado serviço de tapa-buracos na rodovia estadual (PE) que liga à Avenida Otávio Pessoa.</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2450/limpeza_irma_julia_ze_da_radio.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal, bem como à Secretaria competente, que seja_x000D_
+realizada capinação c limpeza urbana no bairro Irmã Júlia.</t>
+  </si>
+  <si>
+    <t>2452</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>Nathan de Demir, João Motos</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2452/27_indicacao_construcao_de_uma_praca_multiesportiva_no_entorno_da_imagem_da_santa2c_localizada_no_bairro_sao_pedro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a construção de uma praça multiesportiva no entorno da imagem da Santa, localizada no bairro São Pedro, bem como a revitalização do referido espaço, visando à promoção do lazer, da prática esportiva, da convivência social e da valorização cultural e religiosa da comunidade.</t>
+  </si>
+  <si>
+    <t>2453</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2453/ponto_de_apoios_cras_roberto.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO de apelo à Excelentíssima Senhora Prefeita deste Município, que Vossa Excelência,_x000D_
+juntamente com a Secretaria competente estude a possibilidade de Efetivação de um ponto de_x000D_
+apoio (extensão) no bairro Santo Antônio, referente aos serviços ofertados no CRAS.</t>
+  </si>
+  <si>
+    <t>2454</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2454/canal_da_gameleira_roberto.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO de apelo à Excelentíssima Senhora Prefeita deste Município, que Vossa Excelência,_x000D_
+juntamente com a Governadora do Estado de Pernambuco Ex^ Sr- RAQUEL LYRA, providencie a_x000D_
+elaboração de um projeto e CONSTRUÇÃO DE UM CANAL, no bairro da Gameleira em nosso_x000D_
+Município.</t>
+  </si>
+  <si>
+    <t>2455</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2455/carro_odontologico_roberto.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO de apelo à Excelentíssima Senhora Prefeita deste Município, que Vossa Excelência, juntamente com a Secretaria de Saúde e em parceria com o Governo Estadual e Governo Federal Para a aquisição de um carro odontológico, para atender às necessidades de saúde bucal dos_x000D_
+moradores dos bairros e distritos do nosso município.</t>
+  </si>
+  <si>
+    <t>2456</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>Junior Boi Gordo</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2456/pontos_de_onubus_estudantes_junior.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que, juntamente com a Secretaria Competente, viabilize a instalação de pontos de ônibus cobertos destinados aos estudantes da rede pública de ensino em locais estratégicos do município.</t>
+  </si>
+  <si>
+    <t>2457</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2457/guar_rail_pe_097_fia.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao DER- Departamento de Estradas de Rodagem de Pernambuco, solicitando a instalação de defensa metálica (guard-rail)_x000D_
+na PE-097, nas proximidades do km 08, em frente à residência do Sr. Francisco, conhecido como "Francisco da farinha".</t>
+  </si>
+  <si>
+    <t>2458</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2458/09042026_caiviara_municipal_de_bezerros_casa_jose_francisco_de_o.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que, em conjunto com os órgãos_x000D_
+competentes, viabilize a instalação de urn posto policial no distrito de Sapucarana, neste_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>2459</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2459/requerimento_vando_saude_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, junto à empresa responsável pela reforma do Campo de Futebol do Estádio Tenente Luiz Gonzaga, a realização urgente de vistoria técnica e providências corretivas, tendo_x000D_
+em vista que a obra ainda se encontra no período de garantia.</t>
+  </si>
+  <si>
+    <t>2460</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2460/29_indicacao_criacao_do_conselho_municipal_de_desenvolvimento_economico2c_empreendedorismo_e_comercio_de_bezerros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a criação do Conselho Municipal de Desenvolvimento Econômico, Empreendedorismo e Comércio de Bezerros, com a participação de empresários, comerciantes, empreendedores e representantes dos diversos setores produtivos do município.</t>
+  </si>
+  <si>
+    <t>2461</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2461/28_indicacao_solicita_a_compesa_a_regularizacao_e_ampliacao_do_abastecimento_de_agua_no_residencial_campestre_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Compesa a regularização e ampliação do abastecimento de água no Residencial Campestre, garantindo o fornecimento em todas as ruas da localidade, além das três primeiras já atendidas, bem como a prestação de informações à população sobre as medidas adotadas e o prazo para solução do problema.</t>
+  </si>
+  <si>
+    <t>2462</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2462/indicacao_-_reparos_calcamento_rua_julio_cesar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a recuperação de calçamento na Rua Júlio César, Loteamento Portal da Serra, Mororó, em nosso município.</t>
+  </si>
+  <si>
+    <t>2463</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2463/indicacao_-_esgoto_na_rua_crisanto_sostenes_e_marieta_do_carmo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal o reparo de esgotos estourados e ou entupidos nas ruas Crisanto Sóstenes do Carmo e Marieta do Carmo Lima, no bairro São Sebastião.</t>
+  </si>
+  <si>
+    <t>2464</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>Eduardo Lima, Nathan de Demir</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2464/indicacao_-_limpeza_de_terrenos_e_imoveis_baldios_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que sejam notificados os proprietários de terrenos baldios e imóveis abandonados, na área urbana do município, para realizem a limpeza e a manutenção adequadas de seus terrenos.</t>
+  </si>
+  <si>
+    <t>2465</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2465/lixeiras_pracas_ze_da_radio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da secretaria competente, a adoção_x000D_
+da seguinte providência, a colocação de lixeiras nas praças públicas do município,</t>
+  </si>
+  <si>
+    <t>2466</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2466/servico_de_capinacao_ze_da_radio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da secretaria competente, a adoção_x000D_
+da seguinte providencia,  a realização de serviços de capinação em Iodas as vias públicas do bairro_x000D_
+Nossa Senhora Aparecida,</t>
+  </si>
+  <si>
+    <t>2467</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2467/abel_gregorio_ze_da_radio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da secretaria competente, a adoção_x000D_
+das seguintes providências, a reposição do calçamento da Rua Abel Gregório de Oliveira, localizada no_x000D_
+bairro Rosário,</t>
+  </si>
+  <si>
+    <t>2468</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2468/camscanner_13-04-2026_06.53.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a criação da clinica municipal das crianças.</t>
+  </si>
+  <si>
+    <t>2469</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2469/pontos_de_onibus_dfia.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao Poder Executivo Municipal, bem como à Secretaria competente, que sejam adotadas providências_x000D_
+para a construção de ABRIGOS COLETIVOS NAS PARADAS DE ÔNIBUS, em algumas localidades de_x000D_
+nosso Município, tendo em vista que a falta de abrigo faz com que as pessoas fiquem ao relento.</t>
+  </si>
+  <si>
+    <t>2470</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2470/calcamento_fia_de_cajazeiras.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo Municipal  a realização de obras de calçamento na via conhecida como_x000D_
+Rua da Bananeira”, localizada na localidade de Cajazeiras, lendo em vista a ausência de pavimentação_x000D_
+adequada.</t>
+  </si>
+  <si>
+    <t>2472</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>Reporter Rinaldo Luiz, Zé Antônio da Rádio</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2472/ind_033_2026_-_mutirao_emissao_rg.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Instituto de Identificação Tavares Buril a realização de mutirão para emissão de RG em Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2473</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2473/ind_032_2026_-_exaustores_no_mercado_barra_branca.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de exaustores no Mercado Barra Branca para melhoria da ventilação e redução de vapor no local.</t>
+  </si>
+  <si>
+    <t>2474</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2474/calcamento_vando_4_travessa_vando.pdf</t>
+  </si>
+  <si>
+    <t>Indica a prefeita do Município por meio da secretaria competente, a adoção da_x000D_
+seguinte providência: Solicita-se a realização de obras de calçamento na 4'' Travessa da Rua Douriane Maria de_x000D_
+Lima, localizada no bairro Santo Amaro I, em nosso município.</t>
+  </si>
+  <si>
+    <t>2475</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2475/calcamento_e_saneamento_vando.pdf</t>
+  </si>
+  <si>
+    <t>Indica a prefeita do Município, por meio da secretaria competente, a adoção da_x000D_
+seguinte providência: Solicita-se a realização de obras de saneamento básico e calçamento nas seguintes vias_x000D_
+públicas do bairro do Retiro em nosso município:_x000D_
+Rua Manoel Alexandrino da Silva (antiga Rua 11);_x000D_
+Rua José Gonzaga dos Santos;_x000D_
+Rua Geovane Bezerra de Lima.</t>
+  </si>
+  <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2477/indicacao_joao_moto_criacao_do_compaz_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal , e a Governadora Raquel Lira , para que seja feito um_x000D_
+estudo para implantação de uma unidade COMPAZ no nosso município assim sendo a primeira no_x000D_
+interior de Pernambuco.</t>
+  </si>
+  <si>
+    <t>2478</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2478/indicacao_joao_moto__criacao_disque_denuncia.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal , que seja criado um disque denúncia para denunciar_x000D_
+agressões contra a mulher de forma anônima protegendo assim sua integridade.</t>
+  </si>
+  <si>
+    <t>2479</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2479/33_indicacao_aproveitamento_de_mao_de_obra_de_apenados_do_regime_semiaberto2c_reeducandos_e_egressos_do_sistema_prisional_em_atividades_de_interesse_publico._assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a elaboração e envio de Projeto de Lei autorizando o Município de Bezerros a celebrar convênio com o Governo do Estado de Pernambuco, por meio do órgão competente, para aproveitamento de mão de obra de apenados do regime semiaberto, reeducandos e egressos do sistema prisional em atividades de interesse público.</t>
+  </si>
+  <si>
+    <t>2480</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2480/32_indicacao_estudo_tecnico_e_de_viabilidade_para_analisar_a_substituicao_ou_adocao_de_lombadas_modulares_tipo_b_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio dos órgãos competentes, a realização de estudo técnico e de viabilidade para analisar a substituição ou adoção de lombadas modulares tipo B em detrimento das lombadas tradicionais, visando maior economicidade, rapidez na instalação, eficiência viária e melhoria da mobilidade urbana no Município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2481</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2481/31_indicacao_implantacao_de_sistema_de_monitoramento_e_rastreamento_via_gps_em_toda_a_frota_de_veiculos_oficiais_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio dos órgãos competentes, a implantação de sistema de monitoramento e rastreamento via GPS em toda a frota de veículos oficiais do Município de Bezerros, visando maior controle, transparência, economicidade e eficiência na prestação dos serviços públicos.</t>
+  </si>
+  <si>
+    <t>2482</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2482/cuidadores_de_idosos_ade_motos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que, juntamente com os órgãos_x000D_
+competentes, viabilize a realização de cursos de formação e capacitação de cuidadores de idosos,_x000D_
+crianças e pessoas com deficiência (PCDs) em nosso município.</t>
+  </si>
+  <si>
+    <t>2483</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2483/equipe_para_o_tea_ade_motos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que, juntamente com a Secretaria Municipal de Saúde, adote as providências necessárias para a contratação de uma equipe multiprofissional especializada, com o objetivo de realizar a triagem e identificação precoce do Transtorno do_x000D_
+Espectro Autista (TEA) nas crianças matriculadas na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>2484</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2484/iluminacao_distritos_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora Prefeita deste Município, Sra. Maria Lucielle Silva Laurentino, por meio da Secretaria competente, providencie a instalação de luminárias, bem como a substituição de lâmpadas queimadas nas seguintes localidades:_x000D_
+Sítio Lagoa Nova;_x000D_
+Bairro do Retiro;_x000D_
+Sítio Riacho Verde;_x000D_
+Sítio Gamela;_x000D_
+Sítio Moreira;_x000D_
+Sítio Boqueirão.</t>
+  </si>
+  <si>
+    <t>2485</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2485/saneamento_e_calcamento_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora Prefeita deste Município, Sra. Maria Lucielle Silva Laurentino, para que, juntamente com a_x000D_
+Secretaria Municipal de Serviços Urbanos, adote as providências necessárias visando à execução de saneamento e do calçamento das seguintes vias públicas:_x000D_
+Rua Manoel Caetano da Silva;_x000D_
+Rua Ângelo Grise;_x000D_
+1, 2, 3, 4, 5 e 6*' Travessas Ubirajara Portela;</t>
+  </si>
+  <si>
+    <t>2486</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2486/iluminacao_sao_rafael_junior.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR à Excelentíssima Senhora_x000D_
+Prefeita do Município que, V. Exa. juntamente com as Secretarias Competentes, providencie o_x000D_
+saneamento básico, calçamento e iluminação pública no Loteamento São Rafael, em nosso_x000D_
+Município.</t>
+  </si>
+  <si>
+    <t>2487</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2487/creche_municipal_junior.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita do Município que, juntamente com a Secretaria Municipal de Educação, inclua no Plano_x000D_
+de Governo a construção de uma Creche Municipal no bairro São Rafael, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2488</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2488/insalobridade_roberto.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO de apelo à Excelentíssima Senhora Prefeita deste Município, que Vossa Excelência à Exm^ encaminhe a esta Casa Legislativa_x000D_
+um Projeto de Lei que eleve o adicional de insalubridade para o percentual de 40% (quarenta por cento), correspondente ao grau máximo, especificamente para os coveiros do Município, tendo em vista que atualmente o referido adicional encontra-se fixado em 20% (vinte por cento).</t>
+  </si>
+  <si>
+    <t>2489</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2489/calcamento_manoel_laurentino_roberto.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO de apelo à Excelentíssima Senhora Prefeita deste Município, que Vossa Excelência por meio dos órgãos competentes, realize_x000D_
+a reposição do calçamento na Rua Manoel Laurentino Filho, localizada no bairro da Cameleira.</t>
+  </si>
+  <si>
+    <t>2490</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2490/17042026_camara_municipal_de_bezerros.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora Prefeita deste Município, Sra. Maria Lucielle Silva Laurentino. por meio da Secretaria competente,_x000D_
+providencie melhorias nas ruas e no loteamento do bairro tio Retiro, através de revestimento com piçarro. em nosso Município.</t>
+  </si>
+  <si>
+    <t>2491</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2491/ind_34_2026_extensao_casa_apoio-tfd-recife.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a ampliação do horário de atendimento da Casa de Apoio ao TFD de Bezerros, em Recife, para funcionamento aos fins de semana conforme demanda dos pacientes.</t>
+  </si>
+  <si>
+    <t>2492</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2492/ind_035_2026_-_reparo_do_esgoto_da_rua_antonia_mendes.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita reparo da rede de esgoto na Rua Antônia Mendes, localizada no bairro Santo Amaro I, em Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2494</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2494/indicacao_-_reparos_nos_calcamento_e_asfalto_na_rua_severina_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo o reparo urgente do calçamento e do asfalto na Rua Severina Maria da Silva, Centro.</t>
+  </si>
+  <si>
+    <t>2495</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2495/indicacao_-_ampliacao_do_espaco_da_fisioterapia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, após ouvidas as demandas do usuários e servidores, a ampliação do espaço onde funciona a clínica de Fisioterapia, no Centro de Reabilitação.</t>
+  </si>
+  <si>
+    <t>2501</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2501/melhorias_nos_loteamentos_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora Prefeita deste Município, Sra. Maria Lucielle Silva Laurentino, por meio da Secretaria competente,_x000D_
+providencie melhorias em todas a ruas dos loteamentos: Bela Vista, Parque das acácias, Nossa Senhora da Luz e Cidade Alta e demais ruas do bairro do Retiro, através de revestimento com piçarro, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2502</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2502/calcamento_mulungu_ze_amaro.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que, juntamente com a Secretaria competente, adotem as providências necessárias para a_x000D_
+realização do calçamento da via de acesso que liga a entrada do Sítio Mulungu sentido Sítio Varzinha.</t>
+  </si>
+  <si>
+    <t>2503</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2503/melhorias_na_quadra_do_cemaic_ze_amaro.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que, juntamente com a Secretaria competente, adotem as providências necessárias para a_x000D_
+restauração da quadra esportiva do CEMAIC, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2504</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2504/lonas_dos_quiosques_ze_amaro.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que, juntamente com a Secretaria competente, viabilize a troca das lonas de 2 quiosques localizados na Praça Duque de Caxias. As lonas atuais encontram se danificadas</t>
+  </si>
+  <si>
     <t>2192</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2192/requerimento_35_rogerio_pdf_assinado.pdf</t>
   </si>
   <si>
     <t>requerer a disponibilização de horas-máquina para a aração de terras em benefício dos agricultores do Bairro de Encruzilhada de São João.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2292/23022026_camara_municipal_de_bezerros_001.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, para que seja  realizado mutirão de ECO CARDIOGRAMA. no intuito de diminui a fila de espera de pacientes.</t>
   </si>
   <si>
     <t>2197</t>
@@ -1992,148 +3703,316 @@
   <si>
     <t>MOÇÃO DE APLAUSOS a toda a equipe do Bezerros Vet, em reconhecimento aos relevantes serviços prestados_x000D_
 à comunidade.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2247/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à direção do Bloco Acorda Bezerros, em reconhecimento aos relevantes serviços_x000D_
 prestados à cultura, ao lazer e à economia local ao longo de sua trajetória.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2270/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS a todos que fazem parte dos Grupos de Blocos e das Orquestras responsáveis por_x000D_
 abrilhantar o Carnaval 2026 em nosso município.</t>
   </si>
   <si>
+    <t>2369</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2369/ma001_2026_-_robeval_lima.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS para a ROBEVAL APRÍGIO DE LIMA (ROBEVAL LIMA)</t>
+  </si>
+  <si>
+    <t>2378</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2378/16032026_camara_municipal_de_bezerros__a__casa_jose_francisco_de.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à equipe COHAB CITY</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2390/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à equipe de acolhida da Igreja_x000D_
+Matriz de Sâo José, em reconhecimento ao relevante_x000D_
+trabalho realizado durante a festa de São José.</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2400/map0012026_-_manoel_leite.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PÓSTUMA para MANOEL LEITE FILHO (MANOEL LEITE), pelos relevantes serviços prestados ao município.</t>
+  </si>
+  <si>
+    <t>2427</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2427/map002_2026_-_joao_severino.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PÓSTUMA para JOÃO SEVERINO</t>
+  </si>
+  <si>
+    <t>2430</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2430/01_mocao_de_aplausos_aos_jovens_atletas_bezerrenses_wemerson_michael_28maycon_islam29_e_rayssa_pitbull2c_bem_como_ao_treinador_charles_david_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos aos jovens atletas bezerrenses Wemerson Michael (Maycon Islam) e Rayssa Pitbull, bem como ao treinador Charles David, pelas conquistas obtidas em evento regional de MMA, elevando o nome do município de Bezerros e incentivando o esporte local.</t>
+  </si>
+  <si>
+    <t>2440</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2440/ma003_2026_-_valdir_jose_de_lima_28taxista29.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS para VALDIR JOSÉ DE LIMA</t>
+  </si>
+  <si>
+    <t>2449</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2449/mocao_de_plausos_ze_da_radio.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à equipe de Coordenação de Educação Física Escolar da Secretaria de Educação do_x000D_
+Município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2471</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2471/map003_2026_-_jose_inaldo_de_lima.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS PÓSTUMA para JOSÉ INALDO DE LIMA (INALDO DA LOJINHA BAIRRO NOVO)</t>
+  </si>
+  <si>
+    <t>2493</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2493/ma004_2026_-_bitonho.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS para ANTÔNIO MANOEL BATISTA (BITONHO)</t>
+  </si>
+  <si>
+    <t>2496</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2496/mocao_de_aplauso_imjc_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS à IGREJA MUNDIAL DE JESUS CRISTO - IMJC, pelo seu JUBILEU DE OURO - 50 anos de adoração e evangelização na cidade de Bezerros em Pernambuco.</t>
+  </si>
+  <si>
     <t>2202</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2202/rita_de_cassia_encruzilhada_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da SRª. RITA DE CÁSSIA LIRA, ocorrido no dia 27 de janeiro de 2026</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2274/mocao_de_pesar_01_de_2026_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento de Nivaldo Pereira da Silva Júnior, ocorrido no dia 13 de fevereiro do corrente ano de 2026, na cidade de Caruaru.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2275/mocao_de_pesar_02_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento da Sra. Enedina Maria da Conceição, ocorrido no dia 15 de fevereiro do corrente ano de 2026, na cidade de Bezerros.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2298/mocao_de_pesar_03_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento da Sra. Rita Maria da Silva, ocorrido no dia 22 de fevereiro ás 02:32 do corrente ano de 2026</t>
   </si>
   <si>
     <t>2341</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fia de Cajazeiras</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2341/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento do Sr. JOSÉ SEVERINO DA_x000D_
 SILVA, carinhosamente conhecido como “Zezé de Areia” e “Zezé dos Oito Baixos”</t>
   </si>
   <si>
+    <t>2351</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2351/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento do SR. DJAVAN DO NASCIMENTO SILVA.</t>
+  </si>
+  <si>
+    <t>2352</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2352/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento do SR. GENIVALDO BEZERRA DE LIMA.</t>
+  </si>
+  <si>
+    <t>2498</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2498/dona_carmelita_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Profundo Pesar pelo falecimento da Srª Carmelita Benvinda Cantalice (Dona Carmelita), ocorrido no dia 20 de abril de 2026.</t>
+  </si>
+  <si>
     <t>2213</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 01 DE FEVEREIRO DO ANO DOIS MIL E VINTE E SEIS</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 10 DE FEVEREIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>ATA DA TERCEIRA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 19 DE FEVEREIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>ATA DA QUARTA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS-PE, REALIZADA NO DIA 24 DE FEVEREIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>ATA DA QUINTA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 03 DE MARÇO DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>ATA DA SEXTA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 10 DE MARÇO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2382</t>
+  </si>
+  <si>
+    <t>ATA DA SÉTIMA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 17 DE MARÇO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>ATA DA OITAVA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 24 DE MARÇO DO ANO DOIS MIL E VINTE E SEIS</t>
+  </si>
+  <si>
+    <t>2429</t>
+  </si>
+  <si>
+    <t>ATA DA NONA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 31 DE MARÇO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 07DE ABRIL DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA PRIMEIRA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 14 DE ABRIL DO ANO DOIS MIL E VINTE E SEIS</t>
+  </si>
+  <si>
+    <t>2499</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SEGUNDA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 22 DE ABRIL DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA TERCEIRA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 28DE ABRIL DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>ATA1</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA REUNIÃO EXTRAORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 23 DE JANEIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA REUNIÃO EXTRAORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 23 DE JANEIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>ATA DA TERCEIRA REUNIÃO EXTRAORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 12 DE FEVEREIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
@@ -2484,66 +4363,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2244/projeto_de_lei_no_001_de_09_fevereiro_de_2026..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2349/projeto_de_lei_no_02_de_09_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2181/rn_festival_de_comidas_tipicas_em_encruzilhada_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2203/projeto_de_lei_nba_00x.2026_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2206/pl_ruassitioareal_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2315/projeto_de_lei_n2_00x.2026_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2324/01_projeto_de_lei_-_nome_da_rua_jose_bezerra_de_oliveira_serra_negra_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2191/projeto_de_lei_complementar_no_01_de_16_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2193/22012026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2272/ok_plc_02_mesa_final_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2227/projeto_de_decreto_legislativo_01_de_2026_claudinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2228/projeto_de_decreto_legislativo_02_de_2026_mario_gil_rodrigues_neto_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2182/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2183/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2184/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2185/solicitacao_para_raquel_lyra_tatai.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2186/multirao_de_limpeza_tatai.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2187/multirao_de_limpeza_rio_tatai.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2188/saneamento_basico_n_s_da_luz_vando.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2189/saneamento_parque_das_acacias_vando.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2190/construcao_de_pracas_vando.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2196/agencia_trasnfusional_hospitalar_ade.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2200/indicacao_joao_moto__pneumologista.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2201/indicacao_-_atualizacao_correios_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2204/indicacao_roberto_dinda_monitoramento_praca_de__serra_negra.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_roberto_dinda_ladeira_do_morango.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2207/indicacao_-_kit_lanche_tfd_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2208/indicacao_-_selo_empresa_amiga_do_esporte_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2209/indicacao_rogerio_de_natal_disponibilidade_de_horas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2210/ind_001_2026_-_placas_de_taxi_tamarindus.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2211/ind_002_2026_-_coleta_de_lixo_no_bela_vista_e_lot_park_rei_david.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2212/ind_003_2026_-_quebra_molas_no_acesso_a_lula_vassoureiro.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2214/indicacao_emanuel_messias_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2215/indicacao_campo_do_retiro_vando.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2216/canal_de_escoamento_vando.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2217/calcamento_vando.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2218/lona_quiosque_duque_de_caxias_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2219/lombadas_tamarindos_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2220/rampas_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2221/calcamento_em_frente_ao_parque_poliesportivo_tatai.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2222/agua_joao_paulo_2_tatai.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2223/indicacao_01_pdf_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2224/indicacao_01_de_2026_desconto_de_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2225/indicacao_02_de_2026_bezerros_vet_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2226/indicacao_03_de_2026_projeto_socioeconomico_bolsa_familia_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2229/indicacao_joao_motos_criacao_de_um_centro_de_triagem_p._com_canc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2230/indicacao_joao_motos_construca_de_um_patio_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2232/calcamentobrua_augusta_roberto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2233/ind_004_2026_-_capinacao_e_placa_retiro.docx.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2234/ind_005_2026_-_poda_de_avore_maria_ana_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2235/ind_006_2026_-_concurso_publico.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2236/ind_004_2026_-_capinacao_e_placa_retiro.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2237/indicacao_-_gcm_e_pm_na_barragem_do_manuino_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2238/indicacao_-_compesa_buracos_nas_ruas_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2239/indicacao_-_taxa_de_publicidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2240/planos_e_cargos_diogo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2241/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2242/revitalizacao_escolas_diogo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2243/estradas_rurais_tatai.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2245/limpeza_canal_irma_julia_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2246/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2249/11022026_gamara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2250/11022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2251/11022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2252/11022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2255/12022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2256/12022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2257/indicacao_-_piso_da_educacao_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2258/indicacao_-_atualizao_do_pcc_do_professores_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2259/indicacao_-_kits_para_alunos_atipicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2260/ind_007_2026_-_calcamento_2c2ba_travessa_luiz_gonzaga_salvador.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2261/ind_008_2026_-_calcamento_da_rua_das_flores2c_ao_lado_do_hospital_jesus_pequenino_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2262/ind_009_2026_-_limpeza_bocas_de_lobo_na_frei_caneca_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2263/04_indicacao_lombada_sao_pedro_doutro_jose_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2264/06_indicacao_cat_no_nucleo_de_producao_de_artesanatos_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2265/05_indicacao_revogar_lei_de_taxa_pra_retirar_metralhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2266/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2267/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2268/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2269/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_004.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2271/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_005.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2277/07_indicacao_coleta_de_lixo_no_rei_david_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2278/08_indicacao_zona_de_escape_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2279/09_indicacao_comissao_de_esportes_para_escolher_homenageado_medalha_jose_joao_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2280/indicacao_-_formacao_continuada_para_apoios_a_criancas_com_deficiencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao_-_climatizacao_das_salas_de_aula_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2282/indicacao_-_ponte_da_rua_da_tia_izaura_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2283/ind_010_2026_-_requalificacao_iluminacao_do_residencial_jurema.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2284/ind_011_2026_-_redutores_velocidade_entrada_chico_lemos_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2285/ind_012_2026_-_elevatoria_no_bairro_santana.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2286/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2287/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2288/23022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2289/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2290/23022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2291/23022026_0ar_ade_bezerros.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2293/23022026_camara_municipal_de_bezerros_002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2294/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2296/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_004.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2295/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2297/23022026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2300/27022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2301/27022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2302/27022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2303/27022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2304/kit_de_rg_dinda.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2305/ind_015_2026_-_luz_bar_do_sport.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2306/ind_013_2026_-_ilumina_pe_nos_residenciais_jurema_e_bezerros.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2307/ind_014_2026_-_escoamento_pluvial_na_rua_cap_pedro_pereira2c_no_bairro_rosario.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2308/10_indicacao_redutores_de_velocidade_na_rua_07_cohab_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2309/11_indicacao_redutor_de_velocidade_travessa_professor_trajano_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2310/12_indicacao_carteirinha_do_estudante_para_a_rede_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2311/indicacao_-_espacos_sensoriais_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2312/indicacao_-_sistema_de_drenagem_no_centro_da_cidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2313/indicacao_-_muro_de_arrimo_no_rio_ipojuca_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2314/percusso_carro_do_lixo_emanuel.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2316/02032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2317/02032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2318/02032026_camara_municipal_de_bezerros_w.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2319/02032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2320/camscanner_02-03-2026_10.31.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2321/02032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2322/02032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2323/02032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2325/ind_013_2026_-_recuperacao_de_vias_e_acoes_emergenciais_em_decorrencia_das_chuvas.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2326/ind_015_2026_-_melhorias_na_rua_isaura_fernandes.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2328/05032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2329/indicacao_-_reposicao_de_calcamento_da_rua_pedro_abilio_de_araujo_lemos_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2330/indicacao_-_reposicao_de_calcamento_da_rua_augusta_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2331/indicacao_-iluminacao_sitio_dos_remedios_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2332/ind_016_2026_-_manutencao_grades_canaletas_residencial_jurema.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2333/ind_017_2026_-_escoamento_rua_do_bar_do_sport.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2334/ind_018_2026_-_aumento_vazao_na_rua_carvoeiro_manoel_elias.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2335/13_indicacao_implantacao_de_dois_redutores_de_velocidade_28lombadas29_no_distrito_de_serra_negra_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2336/14_indicacao_multas_paga_com_doacao_de_sangue_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2337/15_indicacao_destinacao_de_uma_parte_da_area_atualmente_pertencente_ao_nucleo_de_seguranca_publica2c_localizado_no_bairro_sao_pedro2c_para_uma_possivel_construcao_de_uma_creche_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2338/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2339/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2340/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2342/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2343/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2344/09032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2345/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2346/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2347/09032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2348/doc-20260309-wa0157..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2192/requerimento_35_rogerio_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2292/23022026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2197/mocao_de_aplauso_prefeita_do_municipio__ze_antonio_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2198/mocao_de_aplauso_raquel_lira__ze_antonio_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2199/mocao_de_aplauso_presidente_lula_ze_antonio_.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2231/mocao_de_aplausos_bezerros_vet_tatai.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2247/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2270/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2202/rita_de_cassia_encruzilhada_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2274/mocao_de_pesar_01_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2275/mocao_de_pesar_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2298/mocao_de_pesar_03_assinado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2341/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2253/12022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2244/projeto_de_lei_no_001_de_09_fevereiro_de_2026..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2349/projeto_de_lei_no_02_de_09_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2405/projeto_de_lei_no_03_de_24_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_n_04_de_17_de_abril_de_2026..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2181/rn_festival_de_comidas_tipicas_em_encruzilhada_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2203/projeto_de_lei_nba_00x.2026_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2206/pl_ruassitioareal_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2315/projeto_de_lei_n2_00x.2026_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2324/01_projeto_de_lei_-_nome_da_rua_jose_bezerra_de_oliveira_serra_negra_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2362/pl_rua_djavan_vando.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2363/pl_rua_genival_vando.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2439/pl_dia_do_sanfoneiro_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2191/projeto_de_lei_complementar_no_01_de_16_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2193/22012026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2272/ok_plc_02_mesa_final_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2227/projeto_de_decreto_legislativo_01_de_2026_claudinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2228/projeto_de_decreto_legislativo_02_de_2026_mario_gil_rodrigues_neto_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2182/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2183/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2184/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2185/solicitacao_para_raquel_lyra_tatai.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2186/multirao_de_limpeza_tatai.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2187/multirao_de_limpeza_rio_tatai.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2188/saneamento_basico_n_s_da_luz_vando.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2189/saneamento_parque_das_acacias_vando.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2190/construcao_de_pracas_vando.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2196/agencia_trasnfusional_hospitalar_ade.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2200/indicacao_joao_moto__pneumologista.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2201/indicacao_-_atualizacao_correios_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2204/indicacao_roberto_dinda_monitoramento_praca_de__serra_negra.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_roberto_dinda_ladeira_do_morango.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2207/indicacao_-_kit_lanche_tfd_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2208/indicacao_-_selo_empresa_amiga_do_esporte_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2209/indicacao_rogerio_de_natal_disponibilidade_de_horas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2210/ind_001_2026_-_placas_de_taxi_tamarindus.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2211/ind_002_2026_-_coleta_de_lixo_no_bela_vista_e_lot_park_rei_david.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2212/ind_003_2026_-_quebra_molas_no_acesso_a_lula_vassoureiro.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2214/indicacao_emanuel_messias_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2215/indicacao_campo_do_retiro_vando.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2216/canal_de_escoamento_vando.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2217/calcamento_vando.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2218/lona_quiosque_duque_de_caxias_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2219/lombadas_tamarindos_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2220/rampas_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2221/calcamento_em_frente_ao_parque_poliesportivo_tatai.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2222/agua_joao_paulo_2_tatai.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2223/indicacao_01_pdf_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2224/indicacao_01_de_2026_desconto_de_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2225/indicacao_02_de_2026_bezerros_vet_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2226/indicacao_03_de_2026_projeto_socioeconomico_bolsa_familia_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2229/indicacao_joao_motos_criacao_de_um_centro_de_triagem_p._com_canc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2230/indicacao_joao_motos_construca_de_um_patio_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2232/calcamentobrua_augusta_roberto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2233/ind_004_2026_-_capinacao_e_placa_retiro.docx.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2234/ind_005_2026_-_poda_de_avore_maria_ana_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2235/ind_006_2026_-_concurso_publico.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2236/ind_004_2026_-_capinacao_e_placa_retiro.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2237/indicacao_-_gcm_e_pm_na_barragem_do_manuino_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2238/indicacao_-_compesa_buracos_nas_ruas_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2239/indicacao_-_taxa_de_publicidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2240/planos_e_cargos_diogo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2241/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2242/revitalizacao_escolas_diogo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2243/estradas_rurais_tatai.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2245/limpeza_canal_irma_julia_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2246/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2249/11022026_gamara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2250/11022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2251/11022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2252/11022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2255/12022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2256/12022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2257/indicacao_-_piso_da_educacao_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2258/indicacao_-_atualizao_do_pcc_do_professores_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2259/indicacao_-_kits_para_alunos_atipicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2260/ind_007_2026_-_calcamento_2c2ba_travessa_luiz_gonzaga_salvador.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2261/ind_008_2026_-_calcamento_da_rua_das_flores2c_ao_lado_do_hospital_jesus_pequenino_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2262/ind_009_2026_-_limpeza_bocas_de_lobo_na_frei_caneca_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2263/04_indicacao_lombada_sao_pedro_doutro_jose_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2264/06_indicacao_cat_no_nucleo_de_producao_de_artesanatos_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2265/05_indicacao_revogar_lei_de_taxa_pra_retirar_metralhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2266/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2267/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2268/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2269/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_004.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2271/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_005.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2277/07_indicacao_coleta_de_lixo_no_rei_david_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2278/08_indicacao_zona_de_escape_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2279/09_indicacao_comissao_de_esportes_para_escolher_homenageado_medalha_jose_joao_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2280/indicacao_-_formacao_continuada_para_apoios_a_criancas_com_deficiencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao_-_climatizacao_das_salas_de_aula_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2282/indicacao_-_ponte_da_rua_da_tia_izaura_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2283/ind_010_2026_-_requalificacao_iluminacao_do_residencial_jurema.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2284/ind_011_2026_-_redutores_velocidade_entrada_chico_lemos_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2285/ind_012_2026_-_elevatoria_no_bairro_santana.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2286/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2287/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2288/23022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2289/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2290/23022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2291/23022026_0ar_ade_bezerros.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2293/23022026_camara_municipal_de_bezerros_002.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2294/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2296/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_004.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2295/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2297/23022026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2300/27022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2301/27022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2302/27022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2303/27022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2304/kit_de_rg_dinda.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2305/ind_015_2026_-_luz_bar_do_sport.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2306/ind_013_2026_-_ilumina_pe_nos_residenciais_jurema_e_bezerros.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2307/ind_014_2026_-_escoamento_pluvial_na_rua_cap_pedro_pereira2c_no_bairro_rosario.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2308/10_indicacao_redutores_de_velocidade_na_rua_07_cohab_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2309/11_indicacao_redutor_de_velocidade_travessa_professor_trajano_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2310/12_indicacao_carteirinha_do_estudante_para_a_rede_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2311/indicacao_-_espacos_sensoriais_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2312/indicacao_-_sistema_de_drenagem_no_centro_da_cidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2313/indicacao_-_muro_de_arrimo_no_rio_ipojuca_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2314/percusso_carro_do_lixo_emanuel.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2316/02032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2317/02032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2318/02032026_camara_municipal_de_bezerros_w.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2319/02032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2320/camscanner_02-03-2026_10.31.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2321/02032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2322/02032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2323/02032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2325/ind_013_2026_-_recuperacao_de_vias_e_acoes_emergenciais_em_decorrencia_das_chuvas.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2326/ind_015_2026_-_melhorias_na_rua_isaura_fernandes.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2328/05032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2329/indicacao_-_reposicao_de_calcamento_da_rua_pedro_abilio_de_araujo_lemos_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2330/indicacao_-_reposicao_de_calcamento_da_rua_augusta_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2331/indicacao_-iluminacao_sitio_dos_remedios_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2332/ind_016_2026_-_manutencao_grades_canaletas_residencial_jurema.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2333/ind_017_2026_-_escoamento_rua_do_bar_do_sport.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2334/ind_018_2026_-_aumento_vazao_na_rua_carvoeiro_manoel_elias.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2335/13_indicacao_implantacao_de_dois_redutores_de_velocidade_28lombadas29_no_distrito_de_serra_negra_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2336/14_indicacao_multas_paga_com_doacao_de_sangue_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2337/15_indicacao_destinacao_de_uma_parte_da_area_atualmente_pertencente_ao_nucleo_de_seguranca_publica2c_localizado_no_bairro_sao_pedro2c_para_uma_possivel_construcao_de_uma_creche_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2338/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2339/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2340/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2342/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2343/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2344/09032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2345/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2346/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2347/09032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2348/doc-20260309-wa0157..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2353/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_008.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2354/carro_frigorifico_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2355/carro_de_mudanca_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2356/17_indicacao_renovacao_e_padronizacao_das_placas_de_identificacao_com_os_nomes_das_ruas_incluindo_o_cep_e_qr_code_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2357/16_indicacao_escadaria_ligando_a_rua_dr_antonio_sales_de_melo_a_tv_aquilio_bernardo_vieira_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2358/18_indicacao_poda_das_arvores_na_area_verde_localizada_em_frente_a_rua_vereador_antonio_valmir_de_lima_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2359/compra_do_terreno_da_quadra_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2360/passagem_molhada_salgado_fia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2361/aracao_de_terra_fia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2364/saneamento_paulo_fernando_vando.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2365/paa_nos_bairros_roberto_dinda.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2366/aumento_conselho_roberto.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2367/scfv_no_jurema_roberto.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2368/ind_019_2026_-_ilumina_pe_nos_residenciais_jurema_e_bezerros.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2370/ind_020_2026_-_pavimentacao_rua_braz_alves_de_melo_alzira_maria_da_silva.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacao_-_futsal_feminino_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2372/indicacao_-_asfalta_na_cap_eulino_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_-_calcamento_da_rua_monica_de_castro_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2374/camscanner_16-03-2026_10.47.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2375/camscanner_16-03-2026_10.48.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2376/16032026_camara_municipal_de_bezerros_v_..__j_..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2377/16032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2379/indicacao_tatai_reparacao_de_lampadas_no_joao_paulo_segundo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2380/indicacao_tatai_guarda_municipal_patrulha_maria_da_penha_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2381/indicacao_incluir_no_calendario_palestras__lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2383/19_indicacao_distribuicao_de_coleiras_refletiva_para_animais_comunitarios_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2384/20_indicacao_teto_orientativo_para_pagamentos_de_caches_artisticos_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2385/21_indicacao_estudo_tecnico_de_viabilidade_para_implatacao_de_capinacao_a_vapor_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2386/23032026_camara_munic_iipal_de_bezerros_casa_jose_franciscid_de_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2387/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2388/23032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2389/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2391/23032026_camara_muni_ciipal_de_bezerros_casa_jose_francisoci_de_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2392/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2393/23032026_camara_municilpal_de_bezerros_casa_jose_francisco_de_ol.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2394/23032026_camara_mumicipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2395/23032026_camara_muni_cipal_de_bezerros_casa_jose_francisco_de_ol.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2396/23032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2397/23032026_camara_mun1c_ipal_de_bezerros_casa_jose_francisco_de_ol.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2398/ind_0232026_-_manutencao_banheiros_tamarindos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2399/ind_0222026_-_estudo_tecnico_criacao_de_acesso_e_saida_para_a_br_232.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2401/eduardo_lima_indicacao_para_plantacao_de_palmeiras_na_avendida_otavio_pessoa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2402/eduardo_lima_indicacao_do_pl_para_as_consessionarias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2403/eduardo_lima_indicacao_da_coleta_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2406/24_indicacao_indico_o_envio_de_projeto_pra_organizar_emaranhado_de_fios_dos_postes_assinado.pdf_protegido.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2407/indicacao_-_academias_publicas_nas_pracas_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2408/indicacao_-_unificacao_da_praca_imaculada_conceicao_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2409/23_indicacao_construcao_de_uma_praca_poliesportiva_no_cais_localizado_em_frente_ao_colegio_nossa_senhora_das_dores_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2410/22_indicacao_envio_de_projeto_de_lei_a_esta_casa_legislativa_sobre_o_ressarcimento_de_maus-tratros_aos_animais_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2411/indicacao_-_reforma_da_praca_nelson_borba_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2412/indicacao_tatai_unidade_movel_hemope.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2413/indicacao_tatai_m._ilumincao_santo_amaro_2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2414/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2415/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2416/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2417/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2418/30032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2419/30032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2420/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2421/30032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2422/30032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2423/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_004.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2424/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2425/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2426/ind_026_2026_-_luz_rua_do_bar_do_sport.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2428/ind_025_2026_-_reforma_ubs_gameleira.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2431/25_indicacao_inclusao_da_faculdade_vale_do_pajeu_no_programa_vai_longe_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2432/26_indicacao_atualizacao_do_plano_diretor_do_municipio_de_bezerros_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2433/indicacao_-_redutores_com_acessibilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2434/indicacao_-_bolsa_atleta_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2435/indicacao_-_mutirao_de_limpeza_sao_sebastiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2436/indicacao_marcacoes_diogo_lemos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2437/contrucao_de_praca_n_s_fatima_vando.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2438/restauracao_em_torno_da_igreja__n_s_fatima_vando.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2441/ind_030_2026_-_estacionamento_rapido_praca_duque_de_caxias.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2442/ind_029_2026_-_boca_de_lobo_na_rua_augusta.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2443/limpeza_da_rua_santa_cruz_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2444/ipa_emanuel_de_boas_novas.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2445/praca_na_rua_da_bolsa_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2446/reforma_da_praca_de_cajazeiras_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2447/cemiterio_em_areias_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2448/tapa_buraco_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2450/limpeza_irma_julia_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2452/27_indicacao_construcao_de_uma_praca_multiesportiva_no_entorno_da_imagem_da_santa2c_localizada_no_bairro_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2453/ponto_de_apoios_cras_roberto.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2454/canal_da_gameleira_roberto.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2455/carro_odontologico_roberto.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2456/pontos_de_onubus_estudantes_junior.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2457/guar_rail_pe_097_fia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2458/09042026_caiviara_municipal_de_bezerros_casa_jose_francisco_de_o.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2459/requerimento_vando_saude_.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2460/29_indicacao_criacao_do_conselho_municipal_de_desenvolvimento_economico2c_empreendedorismo_e_comercio_de_bezerros_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2461/28_indicacao_solicita_a_compesa_a_regularizacao_e_ampliacao_do_abastecimento_de_agua_no_residencial_campestre_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2462/indicacao_-_reparos_calcamento_rua_julio_cesar_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2463/indicacao_-_esgoto_na_rua_crisanto_sostenes_e_marieta_do_carmo_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2464/indicacao_-_limpeza_de_terrenos_e_imoveis_baldios_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2465/lixeiras_pracas_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2466/servico_de_capinacao_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2467/abel_gregorio_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2468/camscanner_13-04-2026_06.53.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2469/pontos_de_onibus_dfia.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2470/calcamento_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2472/ind_033_2026_-_mutirao_emissao_rg.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2473/ind_032_2026_-_exaustores_no_mercado_barra_branca.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2474/calcamento_vando_4_travessa_vando.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2475/calcamento_e_saneamento_vando.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2477/indicacao_joao_moto_criacao_do_compaz_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2478/indicacao_joao_moto__criacao_disque_denuncia.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2479/33_indicacao_aproveitamento_de_mao_de_obra_de_apenados_do_regime_semiaberto2c_reeducandos_e_egressos_do_sistema_prisional_em_atividades_de_interesse_publico._assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2480/32_indicacao_estudo_tecnico_e_de_viabilidade_para_analisar_a_substituicao_ou_adocao_de_lombadas_modulares_tipo_b_assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2481/31_indicacao_implantacao_de_sistema_de_monitoramento_e_rastreamento_via_gps_em_toda_a_frota_de_veiculos_oficiais_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2482/cuidadores_de_idosos_ade_motos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2483/equipe_para_o_tea_ade_motos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2484/iluminacao_distritos_vando.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2485/saneamento_e_calcamento_vando.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2486/iluminacao_sao_rafael_junior.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2487/creche_municipal_junior.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2488/insalobridade_roberto.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2489/calcamento_manoel_laurentino_roberto.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2490/17042026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2491/ind_34_2026_extensao_casa_apoio-tfd-recife.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2492/ind_035_2026_-_reparo_do_esgoto_da_rua_antonia_mendes.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2494/indicacao_-_reparos_nos_calcamento_e_asfalto_na_rua_severina_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2495/indicacao_-_ampliacao_do_espaco_da_fisioterapia_assinado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2501/melhorias_nos_loteamentos_vando.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2502/calcamento_mulungu_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2503/melhorias_na_quadra_do_cemaic_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2504/lonas_dos_quiosques_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2192/requerimento_35_rogerio_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2292/23022026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2197/mocao_de_aplauso_prefeita_do_municipio__ze_antonio_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2198/mocao_de_aplauso_raquel_lira__ze_antonio_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2199/mocao_de_aplauso_presidente_lula_ze_antonio_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2231/mocao_de_aplausos_bezerros_vet_tatai.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2247/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2270/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2369/ma001_2026_-_robeval_lima.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2378/16032026_camara_municipal_de_bezerros__a__casa_jose_francisco_de.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2390/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2400/map0012026_-_manoel_leite.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2427/map002_2026_-_joao_severino.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2430/01_mocao_de_aplausos_aos_jovens_atletas_bezerrenses_wemerson_michael_28maycon_islam29_e_rayssa_pitbull2c_bem_como_ao_treinador_charles_david_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2440/ma003_2026_-_valdir_jose_de_lima_28taxista29.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2449/mocao_de_plausos_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2471/map003_2026_-_jose_inaldo_de_lima.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2493/ma004_2026_-_bitonho.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2496/mocao_de_aplauso_imjc_assinado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2202/rita_de_cassia_encruzilhada_assinado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2274/mocao_de_pesar_01_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2275/mocao_de_pesar_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2298/mocao_de_pesar_03_assinado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2341/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2351/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2352/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2498/dona_carmelita_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2253/12022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H171"/>
+  <dimension ref="A1:H325"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="34.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2589,4378 +4468,8361 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...11 lines deleted...]
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="F6" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="F8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
+        <v>35</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B9" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...19 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...14 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>54</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="E12" t="s">
+      <c r="H12" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
         <v>63</v>
       </c>
       <c r="E14" t="s">
         <v>64</v>
       </c>
       <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>63</v>
       </c>
       <c r="E15" t="s">
         <v>64</v>
       </c>
       <c r="F15" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H15" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D16" t="s">
         <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>64</v>
       </c>
       <c r="F16" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="E17" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="F17" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="E18" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="F18" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E19" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F19" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" t="s">
+        <v>84</v>
+      </c>
+      <c r="F20" t="s">
         <v>85</v>
       </c>
-      <c r="B20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="D21" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E21" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F21" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>92</v>
       </c>
       <c r="H21" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>94</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" t="s">
+        <v>83</v>
+      </c>
+      <c r="E22" t="s">
+        <v>84</v>
+      </c>
+      <c r="F22" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H22" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" t="s">
+        <v>84</v>
+      </c>
+      <c r="F23" t="s">
+        <v>95</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D23" t="s">
-[...5 lines deleted...]
-      <c r="F23" t="s">
+      <c r="H23" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" t="s">
+        <v>84</v>
+      </c>
+      <c r="F24" t="s">
+        <v>95</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H24" t="s">
         <v>103</v>
-      </c>
-[...19 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>54</v>
       </c>
       <c r="D25" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E25" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F25" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>113</v>
+        <v>58</v>
       </c>
       <c r="D26" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E26" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F26" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="H26" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D27" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E27" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F27" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="H27" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="D28" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E28" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F28" t="s">
-        <v>27</v>
+        <v>116</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="H28" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D29" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E29" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F29" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="H29" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E30" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F30" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="H30" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="D31" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E31" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F31" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="H31" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D32" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E32" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F32" t="s">
+        <v>130</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="G32" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D33" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E33" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F33" t="s">
-        <v>135</v>
+        <v>35</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="H33" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="D34" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E34" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F34" t="s">
-        <v>148</v>
+        <v>35</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="H34" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="D35" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E35" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F35" t="s">
-        <v>87</v>
+        <v>31</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="H35" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D36" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E36" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F36" t="s">
-        <v>87</v>
+        <v>151</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="H36" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D37" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E37" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F37" t="s">
-        <v>87</v>
+        <v>151</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="H37" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="D38" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E38" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F38" t="s">
-        <v>65</v>
+        <v>151</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="H38" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="D39" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E39" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F39" t="s">
-        <v>65</v>
+        <v>164</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="H39" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="D40" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E40" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F40" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="D41" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E41" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F41" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="H41" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D42" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E42" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F42" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="H42" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D43" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E43" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F43" t="s">
-        <v>23</v>
+        <v>85</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="H43" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="D44" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E44" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F44" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="H44" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D45" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E45" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F45" t="s">
-        <v>193</v>
+        <v>85</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="H45" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="D46" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E46" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F46" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="H46" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="D47" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E47" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F47" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="H47" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="D48" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E48" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F48" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="H48" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="D49" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E49" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F49" t="s">
-        <v>114</v>
+        <v>45</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="H49" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="D50" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E50" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F50" t="s">
-        <v>135</v>
+        <v>209</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="H50" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D51" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E51" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F51" t="s">
-        <v>135</v>
+        <v>45</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="H51" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D52" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E52" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F52" t="s">
-        <v>222</v>
+        <v>121</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="H52" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D53" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E53" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F53" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="H53" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D54" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E54" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F54" t="s">
-        <v>27</v>
+        <v>130</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="H54" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="D55" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E55" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F55" t="s">
-        <v>27</v>
+        <v>151</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="H55" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="D56" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E56" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F56" t="s">
-        <v>238</v>
+        <v>151</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="H56" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="D57" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E57" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F57" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="H57" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="D58" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E58" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F58" t="s">
+        <v>151</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="G58" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="D59" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E59" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F59" t="s">
-        <v>243</v>
+        <v>35</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="H59" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="D60" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E60" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F60" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="H60" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="D61" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E61" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F61" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="H61" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="D62" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E62" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F62" t="s">
+        <v>259</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="G62" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H62" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="D63" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E63" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F63" t="s">
-        <v>75</v>
+        <v>259</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="H63" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="D64" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E64" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F64" t="s">
-        <v>87</v>
+        <v>259</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="H64" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="D65" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E65" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F65" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="H65" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="D66" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E66" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F66" t="s">
-        <v>87</v>
+        <v>59</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="H66" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="D67" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E67" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F67" t="s">
-        <v>148</v>
+        <v>59</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="H67" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="D68" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E68" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F68" t="s">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="H68" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="D69" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E69" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F69" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="H69" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="D70" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E70" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F70" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="H70" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="D71" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E71" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F71" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="H71" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="D72" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E72" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F72" t="s">
-        <v>135</v>
+        <v>164</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="H72" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="D73" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E73" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F73" t="s">
-        <v>135</v>
+        <v>85</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="H73" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="D74" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E74" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F74" t="s">
-        <v>135</v>
+        <v>35</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="H74" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="D75" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E75" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F75" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="H75" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="D76" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E76" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F76" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="H76" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="D77" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E77" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F77" t="s">
-        <v>39</v>
+        <v>151</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="H77" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="D78" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E78" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F78" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="H78" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="D79" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E79" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F79" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="H79" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="D80" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E80" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F80" t="s">
-        <v>260</v>
+        <v>45</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="H80" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="D81" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E81" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F81" t="s">
-        <v>260</v>
+        <v>45</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="H81" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="D82" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E82" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F82" t="s">
-        <v>148</v>
+        <v>45</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="H82" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="D83" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E83" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F83" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="H83" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="D84" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E84" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F84" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="H84" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D85" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E85" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F85" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="H85" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="D86" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E86" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F86" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="H86" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="D87" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E87" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F87" t="s">
-        <v>27</v>
+        <v>164</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="H87" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="D88" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E88" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F88" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="H88" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="D89" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E89" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F89" t="s">
-        <v>135</v>
+        <v>45</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="H89" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="D90" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E90" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F90" t="s">
-        <v>135</v>
+        <v>45</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="H90" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="D91" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E91" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F91" t="s">
-        <v>135</v>
+        <v>35</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="H91" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="D92" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E92" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F92" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="H92" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="D93" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E93" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F93" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="H93" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="D94" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E94" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F94" t="s">
-        <v>260</v>
+        <v>151</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="H94" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="D95" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E95" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F95" t="s">
-        <v>260</v>
+        <v>151</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="H95" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="D96" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E96" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F96" t="s">
-        <v>260</v>
+        <v>151</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="H96" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="D97" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E97" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F97" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="H97" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="D98" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E98" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F98" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="H98" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="D99" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E99" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F99" t="s">
-        <v>87</v>
+        <v>59</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="H99" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="D100" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E100" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F100" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="H100" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="D101" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E101" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F101" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="H101" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="D102" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E102" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F102" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="H102" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="D103" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E103" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F103" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="H103" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="D104" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E104" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F104" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="H104" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="D105" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E105" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F105" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="H105" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="D106" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E106" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F106" t="s">
-        <v>65</v>
+        <v>116</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="H106" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="D107" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E107" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F107" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="H107" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="D108" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E108" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F108" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="H108" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="D109" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E109" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F109" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="H109" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="D110" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E110" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F110" t="s">
-        <v>135</v>
+        <v>85</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="H110" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="D111" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E111" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F111" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="H111" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="D112" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E112" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F112" t="s">
-        <v>39</v>
+        <v>130</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="H112" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="D113" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E113" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F113" t="s">
-        <v>39</v>
+        <v>151</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="H113" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="D114" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E114" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F114" t="s">
-        <v>27</v>
+        <v>151</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="H114" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="D115" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E115" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F115" t="s">
-        <v>27</v>
+        <v>151</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="H115" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="D116" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E116" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F116" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="H116" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="D117" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E117" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F117" t="s">
-        <v>148</v>
+        <v>45</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="H117" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="D118" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E118" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F118" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="H118" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="D119" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E119" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F119" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="H119" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="D120" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E120" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F120" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="H120" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="D121" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E121" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F121" t="s">
-        <v>148</v>
+        <v>35</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="H121" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="D122" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E122" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F122" t="s">
-        <v>105</v>
+        <v>164</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="H122" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="D123" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E123" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F123" t="s">
-        <v>260</v>
+        <v>50</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="H123" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="D124" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E124" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F124" t="s">
-        <v>260</v>
+        <v>50</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="H124" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="D125" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E125" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F125" t="s">
-        <v>260</v>
+        <v>50</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="H125" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="D126" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E126" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F126" t="s">
-        <v>135</v>
+        <v>164</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="H126" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="D127" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E127" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F127" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="H127" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="D128" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E128" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F128" t="s">
-        <v>114</v>
+        <v>59</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="H128" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="D129" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E129" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F129" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="H129" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="D130" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E130" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F130" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="H130" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="D131" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E131" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F131" t="s">
-        <v>27</v>
+        <v>151</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="H131" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="D132" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E132" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F132" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="H132" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="D133" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E133" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F133" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="H133" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="D134" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E134" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F134" t="s">
-        <v>135</v>
+        <v>35</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="H134" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="D135" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E135" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F135" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="H135" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="D136" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E136" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F136" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="H136" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="D137" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E137" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F137" t="s">
-        <v>39</v>
+        <v>151</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="H137" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="D138" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E138" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F138" t="s">
-        <v>260</v>
+        <v>151</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="H138" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="D139" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E139" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F139" t="s">
-        <v>260</v>
+        <v>151</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="H139" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="D140" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E140" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F140" t="s">
-        <v>260</v>
+        <v>45</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="H140" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="D141" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E141" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F141" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="H141" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="D142" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E142" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F142" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="H142" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="D143" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E143" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F143" t="s">
-        <v>114</v>
+        <v>59</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="H143" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="D144" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E144" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F144" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="H144" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="D145" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E145" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F145" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="H145" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="D146" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E146" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F146" t="s">
-        <v>75</v>
+        <v>116</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="H146" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="D147" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="E147" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="F147" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="H147" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>10</v>
+        <v>603</v>
       </c>
       <c r="D148" t="s">
-        <v>608</v>
+        <v>83</v>
       </c>
       <c r="E148" t="s">
-        <v>609</v>
+        <v>84</v>
       </c>
       <c r="F148" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="H148" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>17</v>
+        <v>607</v>
       </c>
       <c r="D149" t="s">
+        <v>83</v>
+      </c>
+      <c r="E149" t="s">
+        <v>84</v>
+      </c>
+      <c r="F149" t="s">
+        <v>95</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>608</v>
       </c>
-      <c r="E149" t="s">
+      <c r="H149" t="s">
         <v>609</v>
-      </c>
-[...7 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>10</v>
+        <v>611</v>
       </c>
       <c r="D150" t="s">
-        <v>616</v>
+        <v>83</v>
       </c>
       <c r="E150" t="s">
-        <v>617</v>
+        <v>84</v>
       </c>
       <c r="F150" t="s">
-        <v>260</v>
+        <v>95</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="H150" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>17</v>
+        <v>615</v>
       </c>
       <c r="D151" t="s">
+        <v>83</v>
+      </c>
+      <c r="E151" t="s">
+        <v>84</v>
+      </c>
+      <c r="F151" t="s">
+        <v>95</v>
+      </c>
+      <c r="G151" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="E151" t="s">
+      <c r="H151" t="s">
         <v>617</v>
-      </c>
-[...7 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>31</v>
+        <v>619</v>
       </c>
       <c r="D152" t="s">
-        <v>616</v>
+        <v>83</v>
       </c>
       <c r="E152" t="s">
-        <v>617</v>
+        <v>84</v>
       </c>
       <c r="F152" t="s">
-        <v>260</v>
+        <v>130</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="H152" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>35</v>
+        <v>623</v>
       </c>
       <c r="D153" t="s">
-        <v>616</v>
+        <v>83</v>
       </c>
       <c r="E153" t="s">
-        <v>617</v>
+        <v>84</v>
       </c>
       <c r="F153" t="s">
-        <v>75</v>
+        <v>116</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="H153" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>626</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>627</v>
+      </c>
+      <c r="D154" t="s">
+        <v>83</v>
+      </c>
+      <c r="E154" t="s">
+        <v>84</v>
+      </c>
+      <c r="F154" t="s">
+        <v>85</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H154" t="s">
         <v>629</v>
-      </c>
-[...19 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>630</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>631</v>
+      </c>
+      <c r="D155" t="s">
+        <v>83</v>
+      </c>
+      <c r="E155" t="s">
+        <v>84</v>
+      </c>
+      <c r="F155" t="s">
+        <v>85</v>
+      </c>
+      <c r="G155" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="B155" t="s">
-[...14 lines deleted...]
-      <c r="G155" s="1" t="s">
+      <c r="H155" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>634</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
         <v>635</v>
       </c>
-      <c r="B156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D156" t="s">
+        <v>83</v>
+      </c>
+      <c r="E156" t="s">
+        <v>84</v>
+      </c>
+      <c r="F156" t="s">
+        <v>45</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="E156" t="s">
+      <c r="H156" t="s">
         <v>637</v>
-      </c>
-[...7 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>638</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>639</v>
+      </c>
+      <c r="D157" t="s">
+        <v>83</v>
+      </c>
+      <c r="E157" t="s">
+        <v>84</v>
+      </c>
+      <c r="F157" t="s">
+        <v>45</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>640</v>
       </c>
-      <c r="B157" t="s">
-[...14 lines deleted...]
-      <c r="G157" s="1" t="s">
+      <c r="H157" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>642</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
         <v>643</v>
       </c>
-      <c r="B158" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D158" t="s">
-        <v>636</v>
+        <v>83</v>
       </c>
       <c r="E158" t="s">
-        <v>637</v>
+        <v>84</v>
       </c>
       <c r="F158" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>644</v>
       </c>
       <c r="H158" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>646</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>35</v>
+        <v>647</v>
       </c>
       <c r="D159" t="s">
-        <v>636</v>
+        <v>83</v>
       </c>
       <c r="E159" t="s">
-        <v>637</v>
+        <v>84</v>
       </c>
       <c r="F159" t="s">
-        <v>23</v>
+        <v>648</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="H159" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>652</v>
       </c>
       <c r="D160" t="s">
-        <v>636</v>
+        <v>83</v>
       </c>
       <c r="E160" t="s">
-        <v>637</v>
+        <v>84</v>
       </c>
       <c r="F160" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="H160" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>10</v>
+        <v>656</v>
       </c>
       <c r="D161" t="s">
-        <v>654</v>
+        <v>83</v>
       </c>
       <c r="E161" t="s">
-        <v>655</v>
+        <v>84</v>
+      </c>
+      <c r="F161" t="s">
+        <v>648</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="H161" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>17</v>
+        <v>660</v>
       </c>
       <c r="D162" t="s">
-        <v>654</v>
+        <v>83</v>
       </c>
       <c r="E162" t="s">
-        <v>655</v>
+        <v>84</v>
+      </c>
+      <c r="F162" t="s">
+        <v>50</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
       <c r="H162" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>31</v>
+        <v>664</v>
       </c>
       <c r="D163" t="s">
-        <v>654</v>
+        <v>83</v>
       </c>
       <c r="E163" t="s">
-        <v>655</v>
+        <v>84</v>
+      </c>
+      <c r="F163" t="s">
+        <v>130</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>656</v>
+        <v>665</v>
       </c>
       <c r="H163" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>35</v>
+        <v>668</v>
       </c>
       <c r="D164" t="s">
-        <v>654</v>
+        <v>83</v>
       </c>
       <c r="E164" t="s">
-        <v>655</v>
+        <v>84</v>
+      </c>
+      <c r="F164" t="s">
+        <v>130</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>656</v>
+        <v>669</v>
       </c>
       <c r="H164" t="s">
-        <v>663</v>
+        <v>670</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>38</v>
+        <v>672</v>
       </c>
       <c r="D165" t="s">
-        <v>654</v>
+        <v>83</v>
       </c>
       <c r="E165" t="s">
-        <v>655</v>
+        <v>84</v>
+      </c>
+      <c r="F165" t="s">
+        <v>130</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>656</v>
+        <v>673</v>
       </c>
       <c r="H165" t="s">
-        <v>665</v>
+        <v>674</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>82</v>
+        <v>676</v>
       </c>
       <c r="D166" t="s">
-        <v>654</v>
+        <v>83</v>
       </c>
       <c r="E166" t="s">
-        <v>655</v>
+        <v>84</v>
+      </c>
+      <c r="F166" t="s">
+        <v>151</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>656</v>
+        <v>677</v>
       </c>
       <c r="H166" t="s">
-        <v>667</v>
+        <v>469</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>668</v>
+        <v>678</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>10</v>
+        <v>679</v>
       </c>
       <c r="D167" t="s">
-        <v>669</v>
+        <v>83</v>
       </c>
       <c r="E167" t="s">
-        <v>670</v>
+        <v>84</v>
+      </c>
+      <c r="F167" t="s">
+        <v>151</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>656</v>
+        <v>680</v>
       </c>
       <c r="H167" t="s">
-        <v>671</v>
+        <v>681</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>17</v>
+        <v>683</v>
       </c>
       <c r="D168" t="s">
-        <v>669</v>
+        <v>83</v>
       </c>
       <c r="E168" t="s">
-        <v>670</v>
+        <v>84</v>
+      </c>
+      <c r="F168" t="s">
+        <v>35</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>656</v>
+        <v>684</v>
       </c>
       <c r="H168" t="s">
-        <v>673</v>
+        <v>685</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>674</v>
+        <v>686</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>31</v>
+        <v>687</v>
       </c>
       <c r="D169" t="s">
-        <v>669</v>
+        <v>83</v>
       </c>
       <c r="E169" t="s">
-        <v>670</v>
+        <v>84</v>
+      </c>
+      <c r="F169" t="s">
+        <v>35</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>656</v>
+        <v>688</v>
       </c>
       <c r="H169" t="s">
-        <v>675</v>
+        <v>689</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>676</v>
+        <v>690</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
+        <v>691</v>
+      </c>
+      <c r="D170" t="s">
+        <v>83</v>
+      </c>
+      <c r="E170" t="s">
+        <v>84</v>
+      </c>
+      <c r="F170" t="s">
         <v>35</v>
       </c>
-      <c r="D170" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G170" s="1" t="s">
-        <v>656</v>
+        <v>692</v>
       </c>
       <c r="H170" t="s">
-        <v>677</v>
+        <v>693</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>678</v>
+        <v>694</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
+        <v>695</v>
+      </c>
+      <c r="D171" t="s">
+        <v>83</v>
+      </c>
+      <c r="E171" t="s">
+        <v>84</v>
+      </c>
+      <c r="F171" t="s">
+        <v>121</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H171" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>698</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>699</v>
+      </c>
+      <c r="D172" t="s">
+        <v>83</v>
+      </c>
+      <c r="E172" t="s">
+        <v>84</v>
+      </c>
+      <c r="F172" t="s">
+        <v>121</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H172" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>702</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>703</v>
+      </c>
+      <c r="D173" t="s">
+        <v>83</v>
+      </c>
+      <c r="E173" t="s">
+        <v>84</v>
+      </c>
+      <c r="F173" t="s">
+        <v>59</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H173" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>706</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>707</v>
+      </c>
+      <c r="D174" t="s">
+        <v>83</v>
+      </c>
+      <c r="E174" t="s">
+        <v>84</v>
+      </c>
+      <c r="F174" t="s">
+        <v>59</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H174" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>710</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>711</v>
+      </c>
+      <c r="D175" t="s">
+        <v>83</v>
+      </c>
+      <c r="E175" t="s">
+        <v>84</v>
+      </c>
+      <c r="F175" t="s">
+        <v>95</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H175" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>714</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>715</v>
+      </c>
+      <c r="D176" t="s">
+        <v>83</v>
+      </c>
+      <c r="E176" t="s">
+        <v>84</v>
+      </c>
+      <c r="F176" t="s">
+        <v>95</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H176" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>718</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>719</v>
+      </c>
+      <c r="D177" t="s">
+        <v>83</v>
+      </c>
+      <c r="E177" t="s">
+        <v>84</v>
+      </c>
+      <c r="F177" t="s">
+        <v>95</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H177" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>722</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>723</v>
+      </c>
+      <c r="D178" t="s">
+        <v>83</v>
+      </c>
+      <c r="E178" t="s">
+        <v>84</v>
+      </c>
+      <c r="F178" t="s">
+        <v>209</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H178" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>726</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>727</v>
+      </c>
+      <c r="D179" t="s">
+        <v>83</v>
+      </c>
+      <c r="E179" t="s">
+        <v>84</v>
+      </c>
+      <c r="F179" t="s">
+        <v>45</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H179" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>730</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>731</v>
+      </c>
+      <c r="D180" t="s">
+        <v>83</v>
+      </c>
+      <c r="E180" t="s">
+        <v>84</v>
+      </c>
+      <c r="F180" t="s">
+        <v>45</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H180" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>734</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>735</v>
+      </c>
+      <c r="D181" t="s">
+        <v>83</v>
+      </c>
+      <c r="E181" t="s">
+        <v>84</v>
+      </c>
+      <c r="F181" t="s">
+        <v>50</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H181" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>738</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>739</v>
+      </c>
+      <c r="D182" t="s">
+        <v>83</v>
+      </c>
+      <c r="E182" t="s">
+        <v>84</v>
+      </c>
+      <c r="F182" t="s">
+        <v>50</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H182" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>742</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>743</v>
+      </c>
+      <c r="D183" t="s">
+        <v>83</v>
+      </c>
+      <c r="E183" t="s">
+        <v>84</v>
+      </c>
+      <c r="F183" t="s">
+        <v>85</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H183" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>746</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>747</v>
+      </c>
+      <c r="D184" t="s">
+        <v>83</v>
+      </c>
+      <c r="E184" t="s">
+        <v>84</v>
+      </c>
+      <c r="F184" t="s">
+        <v>164</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H184" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>750</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>751</v>
+      </c>
+      <c r="D185" t="s">
+        <v>83</v>
+      </c>
+      <c r="E185" t="s">
+        <v>84</v>
+      </c>
+      <c r="F185" t="s">
+        <v>59</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H185" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>754</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>755</v>
+      </c>
+      <c r="D186" t="s">
+        <v>83</v>
+      </c>
+      <c r="E186" t="s">
+        <v>84</v>
+      </c>
+      <c r="F186" t="s">
+        <v>59</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H186" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>758</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>759</v>
+      </c>
+      <c r="D187" t="s">
+        <v>83</v>
+      </c>
+      <c r="E187" t="s">
+        <v>84</v>
+      </c>
+      <c r="F187" t="s">
+        <v>648</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H187" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>762</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>763</v>
+      </c>
+      <c r="D188" t="s">
+        <v>83</v>
+      </c>
+      <c r="E188" t="s">
+        <v>84</v>
+      </c>
+      <c r="F188" t="s">
+        <v>648</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H188" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>766</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>767</v>
+      </c>
+      <c r="D189" t="s">
+        <v>83</v>
+      </c>
+      <c r="E189" t="s">
+        <v>84</v>
+      </c>
+      <c r="F189" t="s">
+        <v>648</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H189" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>770</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>771</v>
+      </c>
+      <c r="D190" t="s">
+        <v>83</v>
+      </c>
+      <c r="E190" t="s">
+        <v>84</v>
+      </c>
+      <c r="F190" t="s">
+        <v>116</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H190" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>774</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>775</v>
+      </c>
+      <c r="D191" t="s">
+        <v>83</v>
+      </c>
+      <c r="E191" t="s">
+        <v>84</v>
+      </c>
+      <c r="F191" t="s">
+        <v>130</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H191" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>778</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>779</v>
+      </c>
+      <c r="D192" t="s">
+        <v>83</v>
+      </c>
+      <c r="E192" t="s">
+        <v>84</v>
+      </c>
+      <c r="F192" t="s">
+        <v>151</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H192" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>782</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>783</v>
+      </c>
+      <c r="D193" t="s">
+        <v>83</v>
+      </c>
+      <c r="E193" t="s">
+        <v>84</v>
+      </c>
+      <c r="F193" t="s">
+        <v>151</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H193" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>786</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>787</v>
+      </c>
+      <c r="D194" t="s">
+        <v>83</v>
+      </c>
+      <c r="E194" t="s">
+        <v>84</v>
+      </c>
+      <c r="F194" t="s">
+        <v>35</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H194" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>790</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>791</v>
+      </c>
+      <c r="D195" t="s">
+        <v>83</v>
+      </c>
+      <c r="E195" t="s">
+        <v>84</v>
+      </c>
+      <c r="F195" t="s">
+        <v>35</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H195" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>794</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>795</v>
+      </c>
+      <c r="D196" t="s">
+        <v>83</v>
+      </c>
+      <c r="E196" t="s">
+        <v>84</v>
+      </c>
+      <c r="F196" t="s">
+        <v>35</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H196" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>798</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>799</v>
+      </c>
+      <c r="D197" t="s">
+        <v>83</v>
+      </c>
+      <c r="E197" t="s">
+        <v>84</v>
+      </c>
+      <c r="F197" t="s">
+        <v>45</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="H197" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>802</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>803</v>
+      </c>
+      <c r="D198" t="s">
+        <v>83</v>
+      </c>
+      <c r="E198" t="s">
+        <v>84</v>
+      </c>
+      <c r="F198" t="s">
+        <v>35</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H198" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>806</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>807</v>
+      </c>
+      <c r="D199" t="s">
+        <v>83</v>
+      </c>
+      <c r="E199" t="s">
+        <v>84</v>
+      </c>
+      <c r="F199" t="s">
+        <v>35</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H199" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>810</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>811</v>
+      </c>
+      <c r="D200" t="s">
+        <v>83</v>
+      </c>
+      <c r="E200" t="s">
+        <v>84</v>
+      </c>
+      <c r="F200" t="s">
+        <v>45</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="H200" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>814</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>815</v>
+      </c>
+      <c r="D201" t="s">
+        <v>83</v>
+      </c>
+      <c r="E201" t="s">
+        <v>84</v>
+      </c>
+      <c r="F201" t="s">
+        <v>45</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H201" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>818</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>819</v>
+      </c>
+      <c r="D202" t="s">
+        <v>83</v>
+      </c>
+      <c r="E202" t="s">
+        <v>84</v>
+      </c>
+      <c r="F202" t="s">
+        <v>35</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H202" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>822</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>823</v>
+      </c>
+      <c r="D203" t="s">
+        <v>83</v>
+      </c>
+      <c r="E203" t="s">
+        <v>84</v>
+      </c>
+      <c r="F203" t="s">
+        <v>95</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H203" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>826</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>827</v>
+      </c>
+      <c r="D204" t="s">
+        <v>83</v>
+      </c>
+      <c r="E204" t="s">
+        <v>84</v>
+      </c>
+      <c r="F204" t="s">
+        <v>95</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H204" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>830</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>831</v>
+      </c>
+      <c r="D205" t="s">
+        <v>83</v>
+      </c>
+      <c r="E205" t="s">
+        <v>84</v>
+      </c>
+      <c r="F205" t="s">
+        <v>130</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H205" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>834</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>835</v>
+      </c>
+      <c r="D206" t="s">
+        <v>83</v>
+      </c>
+      <c r="E206" t="s">
+        <v>84</v>
+      </c>
+      <c r="F206" t="s">
+        <v>130</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H206" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>838</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>839</v>
+      </c>
+      <c r="D207" t="s">
+        <v>83</v>
+      </c>
+      <c r="E207" t="s">
+        <v>84</v>
+      </c>
+      <c r="F207" t="s">
+        <v>648</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H207" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>842</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>843</v>
+      </c>
+      <c r="D208" t="s">
+        <v>83</v>
+      </c>
+      <c r="E208" t="s">
+        <v>84</v>
+      </c>
+      <c r="F208" t="s">
+        <v>648</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H208" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>846</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>847</v>
+      </c>
+      <c r="D209" t="s">
+        <v>83</v>
+      </c>
+      <c r="E209" t="s">
+        <v>84</v>
+      </c>
+      <c r="F209" t="s">
+        <v>648</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H209" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>850</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>851</v>
+      </c>
+      <c r="D210" t="s">
+        <v>83</v>
+      </c>
+      <c r="E210" t="s">
+        <v>84</v>
+      </c>
+      <c r="F210" t="s">
+        <v>121</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H210" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>854</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>855</v>
+      </c>
+      <c r="D211" t="s">
+        <v>83</v>
+      </c>
+      <c r="E211" t="s">
+        <v>84</v>
+      </c>
+      <c r="F211" t="s">
+        <v>121</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H211" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>858</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>859</v>
+      </c>
+      <c r="D212" t="s">
+        <v>83</v>
+      </c>
+      <c r="E212" t="s">
+        <v>84</v>
+      </c>
+      <c r="F212" t="s">
+        <v>85</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H212" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>862</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>863</v>
+      </c>
+      <c r="D213" t="s">
+        <v>83</v>
+      </c>
+      <c r="E213" t="s">
+        <v>84</v>
+      </c>
+      <c r="F213" t="s">
+        <v>59</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H213" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>866</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>867</v>
+      </c>
+      <c r="D214" t="s">
+        <v>83</v>
+      </c>
+      <c r="E214" t="s">
+        <v>84</v>
+      </c>
+      <c r="F214" t="s">
+        <v>59</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H214" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>870</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>871</v>
+      </c>
+      <c r="D215" t="s">
+        <v>83</v>
+      </c>
+      <c r="E215" t="s">
+        <v>84</v>
+      </c>
+      <c r="F215" t="s">
+        <v>59</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H215" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>874</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>875</v>
+      </c>
+      <c r="D216" t="s">
+        <v>83</v>
+      </c>
+      <c r="E216" t="s">
+        <v>84</v>
+      </c>
+      <c r="F216" t="s">
+        <v>116</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H216" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>878</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>879</v>
+      </c>
+      <c r="D217" t="s">
+        <v>83</v>
+      </c>
+      <c r="E217" t="s">
+        <v>84</v>
+      </c>
+      <c r="F217" t="s">
+        <v>151</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H217" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>881</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>882</v>
+      </c>
+      <c r="D218" t="s">
+        <v>83</v>
+      </c>
+      <c r="E218" t="s">
+        <v>84</v>
+      </c>
+      <c r="F218" t="s">
+        <v>151</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H218" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>885</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>886</v>
+      </c>
+      <c r="D219" t="s">
+        <v>83</v>
+      </c>
+      <c r="E219" t="s">
+        <v>84</v>
+      </c>
+      <c r="F219" t="s">
+        <v>45</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H219" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>889</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>890</v>
+      </c>
+      <c r="D220" t="s">
+        <v>83</v>
+      </c>
+      <c r="E220" t="s">
+        <v>84</v>
+      </c>
+      <c r="F220" t="s">
+        <v>891</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H220" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>894</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>895</v>
+      </c>
+      <c r="D221" t="s">
+        <v>83</v>
+      </c>
+      <c r="E221" t="s">
+        <v>84</v>
+      </c>
+      <c r="F221" t="s">
+        <v>35</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H221" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>898</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>899</v>
+      </c>
+      <c r="D222" t="s">
+        <v>83</v>
+      </c>
+      <c r="E222" t="s">
+        <v>84</v>
+      </c>
+      <c r="F222" t="s">
+        <v>35</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H222" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>902</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>903</v>
+      </c>
+      <c r="D223" t="s">
+        <v>83</v>
+      </c>
+      <c r="E223" t="s">
+        <v>84</v>
+      </c>
+      <c r="F223" t="s">
+        <v>35</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H223" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>906</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>907</v>
+      </c>
+      <c r="D224" t="s">
+        <v>83</v>
+      </c>
+      <c r="E224" t="s">
+        <v>84</v>
+      </c>
+      <c r="F224" t="s">
+        <v>259</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H224" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>910</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>911</v>
+      </c>
+      <c r="D225" t="s">
+        <v>83</v>
+      </c>
+      <c r="E225" t="s">
+        <v>84</v>
+      </c>
+      <c r="F225" t="s">
+        <v>50</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H225" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>914</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>915</v>
+      </c>
+      <c r="D226" t="s">
+        <v>83</v>
+      </c>
+      <c r="E226" t="s">
+        <v>84</v>
+      </c>
+      <c r="F226" t="s">
+        <v>50</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="H226" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>918</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>919</v>
+      </c>
+      <c r="D227" t="s">
+        <v>83</v>
+      </c>
+      <c r="E227" t="s">
+        <v>84</v>
+      </c>
+      <c r="F227" t="s">
+        <v>151</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H227" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>922</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>923</v>
+      </c>
+      <c r="D228" t="s">
+        <v>83</v>
+      </c>
+      <c r="E228" t="s">
+        <v>84</v>
+      </c>
+      <c r="F228" t="s">
+        <v>151</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H228" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>926</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>927</v>
+      </c>
+      <c r="D229" t="s">
+        <v>83</v>
+      </c>
+      <c r="E229" t="s">
+        <v>84</v>
+      </c>
+      <c r="F229" t="s">
+        <v>85</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H229" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>930</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>931</v>
+      </c>
+      <c r="D230" t="s">
+        <v>83</v>
+      </c>
+      <c r="E230" t="s">
+        <v>84</v>
+      </c>
+      <c r="F230" t="s">
+        <v>164</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H230" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>934</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>935</v>
+      </c>
+      <c r="D231" t="s">
+        <v>83</v>
+      </c>
+      <c r="E231" t="s">
+        <v>84</v>
+      </c>
+      <c r="F231" t="s">
+        <v>648</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H231" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>938</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>939</v>
+      </c>
+      <c r="D232" t="s">
+        <v>83</v>
+      </c>
+      <c r="E232" t="s">
+        <v>84</v>
+      </c>
+      <c r="F232" t="s">
+        <v>648</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H232" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>942</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>943</v>
+      </c>
+      <c r="D233" t="s">
+        <v>83</v>
+      </c>
+      <c r="E233" t="s">
+        <v>84</v>
+      </c>
+      <c r="F233" t="s">
+        <v>648</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H233" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>946</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>947</v>
+      </c>
+      <c r="D234" t="s">
+        <v>83</v>
+      </c>
+      <c r="E234" t="s">
+        <v>84</v>
+      </c>
+      <c r="F234" t="s">
+        <v>59</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H234" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>950</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>951</v>
+      </c>
+      <c r="D235" t="s">
+        <v>83</v>
+      </c>
+      <c r="E235" t="s">
+        <v>84</v>
+      </c>
+      <c r="F235" t="s">
+        <v>59</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H235" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>954</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>955</v>
+      </c>
+      <c r="D236" t="s">
+        <v>83</v>
+      </c>
+      <c r="E236" t="s">
+        <v>84</v>
+      </c>
+      <c r="F236" t="s">
+        <v>956</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H236" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>959</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>960</v>
+      </c>
+      <c r="D237" t="s">
+        <v>83</v>
+      </c>
+      <c r="E237" t="s">
+        <v>84</v>
+      </c>
+      <c r="F237" t="s">
+        <v>130</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H237" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>963</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>964</v>
+      </c>
+      <c r="D238" t="s">
+        <v>83</v>
+      </c>
+      <c r="E238" t="s">
+        <v>84</v>
+      </c>
+      <c r="F238" t="s">
+        <v>130</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H238" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>967</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>968</v>
+      </c>
+      <c r="D239" t="s">
+        <v>83</v>
+      </c>
+      <c r="E239" t="s">
+        <v>84</v>
+      </c>
+      <c r="F239" t="s">
+        <v>130</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H239" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>971</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>972</v>
+      </c>
+      <c r="D240" t="s">
+        <v>83</v>
+      </c>
+      <c r="E240" t="s">
+        <v>84</v>
+      </c>
+      <c r="F240" t="s">
+        <v>973</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H240" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>976</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>977</v>
+      </c>
+      <c r="D241" t="s">
+        <v>83</v>
+      </c>
+      <c r="E241" t="s">
+        <v>84</v>
+      </c>
+      <c r="F241" t="s">
+        <v>648</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H241" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>980</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>981</v>
+      </c>
+      <c r="D242" t="s">
+        <v>83</v>
+      </c>
+      <c r="E242" t="s">
+        <v>84</v>
+      </c>
+      <c r="F242" t="s">
+        <v>164</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H242" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>984</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>985</v>
+      </c>
+      <c r="D243" t="s">
+        <v>83</v>
+      </c>
+      <c r="E243" t="s">
+        <v>84</v>
+      </c>
+      <c r="F243" t="s">
+        <v>50</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H243" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>988</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>989</v>
+      </c>
+      <c r="D244" t="s">
+        <v>83</v>
+      </c>
+      <c r="E244" t="s">
+        <v>84</v>
+      </c>
+      <c r="F244" t="s">
+        <v>45</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H244" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>992</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>993</v>
+      </c>
+      <c r="D245" t="s">
+        <v>83</v>
+      </c>
+      <c r="E245" t="s">
+        <v>84</v>
+      </c>
+      <c r="F245" t="s">
+        <v>45</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H245" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>996</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>997</v>
+      </c>
+      <c r="D246" t="s">
+        <v>83</v>
+      </c>
+      <c r="E246" t="s">
+        <v>84</v>
+      </c>
+      <c r="F246" t="s">
+        <v>35</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H246" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D247" t="s">
+        <v>83</v>
+      </c>
+      <c r="E247" t="s">
+        <v>84</v>
+      </c>
+      <c r="F247" t="s">
+        <v>35</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H247" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D248" t="s">
+        <v>83</v>
+      </c>
+      <c r="E248" t="s">
+        <v>84</v>
+      </c>
+      <c r="F248" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D249" t="s">
+        <v>83</v>
+      </c>
+      <c r="E249" t="s">
+        <v>84</v>
+      </c>
+      <c r="F249" t="s">
+        <v>59</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D250" t="s">
+        <v>83</v>
+      </c>
+      <c r="E250" t="s">
+        <v>84</v>
+      </c>
+      <c r="F250" t="s">
+        <v>59</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D251" t="s">
+        <v>83</v>
+      </c>
+      <c r="E251" t="s">
+        <v>84</v>
+      </c>
+      <c r="F251" t="s">
+        <v>59</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D252" t="s">
+        <v>83</v>
+      </c>
+      <c r="E252" t="s">
+        <v>84</v>
+      </c>
+      <c r="F252" t="s">
+        <v>121</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D253" t="s">
+        <v>83</v>
+      </c>
+      <c r="E253" t="s">
+        <v>84</v>
+      </c>
+      <c r="F253" t="s">
+        <v>648</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D254" t="s">
+        <v>83</v>
+      </c>
+      <c r="E254" t="s">
+        <v>84</v>
+      </c>
+      <c r="F254" t="s">
+        <v>648</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D255" t="s">
+        <v>83</v>
+      </c>
+      <c r="E255" t="s">
+        <v>84</v>
+      </c>
+      <c r="F255" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D256" t="s">
+        <v>83</v>
+      </c>
+      <c r="E256" t="s">
+        <v>84</v>
+      </c>
+      <c r="F256" t="s">
+        <v>151</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D257" t="s">
+        <v>83</v>
+      </c>
+      <c r="E257" t="s">
+        <v>84</v>
+      </c>
+      <c r="F257" t="s">
+        <v>50</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D258" t="s">
+        <v>83</v>
+      </c>
+      <c r="E258" t="s">
+        <v>84</v>
+      </c>
+      <c r="F258" t="s">
+        <v>50</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D259" t="s">
+        <v>83</v>
+      </c>
+      <c r="E259" t="s">
+        <v>84</v>
+      </c>
+      <c r="F259" t="s">
+        <v>121</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D260" t="s">
+        <v>83</v>
+      </c>
+      <c r="E260" t="s">
+        <v>84</v>
+      </c>
+      <c r="F260" t="s">
+        <v>121</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D261" t="s">
+        <v>83</v>
+      </c>
+      <c r="E261" t="s">
+        <v>84</v>
+      </c>
+      <c r="F261" t="s">
+        <v>45</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D262" t="s">
+        <v>83</v>
+      </c>
+      <c r="E262" t="s">
+        <v>84</v>
+      </c>
+      <c r="F262" t="s">
+        <v>45</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D263" t="s">
+        <v>83</v>
+      </c>
+      <c r="E263" t="s">
+        <v>84</v>
+      </c>
+      <c r="F263" t="s">
+        <v>45</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D264" t="s">
+        <v>83</v>
+      </c>
+      <c r="E264" t="s">
+        <v>84</v>
+      </c>
+      <c r="F264" t="s">
+        <v>116</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D265" t="s">
+        <v>83</v>
+      </c>
+      <c r="E265" t="s">
+        <v>84</v>
+      </c>
+      <c r="F265" t="s">
+        <v>116</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D266" t="s">
+        <v>83</v>
+      </c>
+      <c r="E266" t="s">
+        <v>84</v>
+      </c>
+      <c r="F266" t="s">
+        <v>50</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D267" t="s">
+        <v>83</v>
+      </c>
+      <c r="E267" t="s">
+        <v>84</v>
+      </c>
+      <c r="F267" t="s">
+        <v>50</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D268" t="s">
+        <v>83</v>
+      </c>
+      <c r="E268" t="s">
+        <v>84</v>
+      </c>
+      <c r="F268" t="s">
+        <v>973</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D269" t="s">
+        <v>83</v>
+      </c>
+      <c r="E269" t="s">
+        <v>84</v>
+      </c>
+      <c r="F269" t="s">
+        <v>973</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D270" t="s">
+        <v>83</v>
+      </c>
+      <c r="E270" t="s">
+        <v>84</v>
+      </c>
+      <c r="F270" t="s">
+        <v>130</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D271" t="s">
+        <v>83</v>
+      </c>
+      <c r="E271" t="s">
+        <v>84</v>
+      </c>
+      <c r="F271" t="s">
+        <v>130</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D272" t="s">
+        <v>83</v>
+      </c>
+      <c r="E272" t="s">
+        <v>84</v>
+      </c>
+      <c r="F272" t="s">
+        <v>50</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D273" t="s">
+        <v>83</v>
+      </c>
+      <c r="E273" t="s">
+        <v>84</v>
+      </c>
+      <c r="F273" t="s">
+        <v>151</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D274" t="s">
+        <v>83</v>
+      </c>
+      <c r="E274" t="s">
+        <v>84</v>
+      </c>
+      <c r="F274" t="s">
+        <v>151</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D275" t="s">
+        <v>83</v>
+      </c>
+      <c r="E275" t="s">
+        <v>84</v>
+      </c>
+      <c r="F275" t="s">
+        <v>35</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D276" t="s">
+        <v>83</v>
+      </c>
+      <c r="E276" t="s">
+        <v>84</v>
+      </c>
+      <c r="F276" t="s">
+        <v>35</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D277" t="s">
+        <v>83</v>
+      </c>
+      <c r="E277" t="s">
+        <v>84</v>
+      </c>
+      <c r="F277" t="s">
+        <v>50</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D278" t="s">
+        <v>83</v>
+      </c>
+      <c r="E278" t="s">
+        <v>84</v>
+      </c>
+      <c r="F278" t="s">
+        <v>85</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D279" t="s">
+        <v>83</v>
+      </c>
+      <c r="E279" t="s">
+        <v>84</v>
+      </c>
+      <c r="F279" t="s">
+        <v>85</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D280" t="s">
+        <v>83</v>
+      </c>
+      <c r="E280" t="s">
+        <v>84</v>
+      </c>
+      <c r="F280" t="s">
+        <v>85</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
         <v>10</v>
       </c>
-      <c r="D171" t="s">
-[...12 lines deleted...]
-        <v>682</v>
+      <c r="D281" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F281" t="s">
+        <v>31</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>17</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F282" t="s">
+        <v>121</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>10</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F283" t="s">
+        <v>59</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>17</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F284" t="s">
+        <v>59</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>21</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F285" t="s">
+        <v>59</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>25</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F286" t="s">
+        <v>95</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>44</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F287" t="s">
+        <v>59</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>49</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F288" t="s">
+        <v>59</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>54</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F289" t="s">
+        <v>151</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>58</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F290" t="s">
+        <v>59</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>111</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F291" t="s">
+        <v>59</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>115</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F292" t="s">
+        <v>151</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>120</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F293" t="s">
+        <v>151</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>125</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F294" t="s">
+        <v>45</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>129</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F295" t="s">
+        <v>151</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>134</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F296" t="s">
+        <v>59</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>138</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F297" t="s">
+        <v>151</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>142</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F298" t="s">
+        <v>151</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>146</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F299" t="s">
+        <v>35</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>10</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F300" t="s">
+        <v>35</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>17</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F301" t="s">
+        <v>31</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>21</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F302" t="s">
+        <v>31</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>25</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F303" t="s">
+        <v>31</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>44</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F304" t="s">
+        <v>648</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>49</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F305" t="s">
+        <v>50</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>54</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F306" t="s">
+        <v>50</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>58</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F307" t="s">
+        <v>35</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>10</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>17</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>21</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>25</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>44</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>49</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>54</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>58</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>111</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>115</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>120</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>125</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>129</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>10</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>17</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>21</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>25</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>10</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F325" t="s">
+        <v>68</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1268</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7091,50 +12953,204 @@
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>