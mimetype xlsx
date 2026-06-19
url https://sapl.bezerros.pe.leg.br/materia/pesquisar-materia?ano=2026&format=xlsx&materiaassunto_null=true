--- v2 (2026-05-03)
+++ v3 (2026-06-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2583" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3992" uniqueCount="1959">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -202,50 +202,96 @@
     <t>2363</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2363/pl_rua_genival_vando.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação RUA GENIVALDO BEZERRA DE LIMA e dá outras providências.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Zé Antônio da Rádio</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2439/pl_dia_do_sanfoneiro_ze_da_radio.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Sanfoneiro e da Percussão no âmbito do Município de Bezerros/PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2595</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Junior Boi Gordo</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2595/29052026_camara_municipal_de_bezerros.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Transparência e Rastreamento da Frota Pública _x000D_
+de Bezerros/PE e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2631</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Eduardo Lima, Diogo Lemos</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2631/projeto_de_lei_2026_fibromialgia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de atendimento prioritário nos estabelecimentos públicos e privados, às pessoas com fibromialgia no município de Bezerros, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>2667</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Reporter Rinaldo Luiz</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2667/pl_004_-_semana_municipal_da_xilogravura.docx_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal da Xilogravura no município de Bezerros e dá outras providências.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>PDCO</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2191/projeto_de_lei_complementar_no_01_de_16_de_janeiro_de_2026.pdf</t>
   </si>
   <si>
     <t>Substitui o Anexo I, da Lei Complementar Nº_x000D_
 70 DE 19 DE FEVEREIRO DE 2025, e altera o artigo_x000D_
 1º, da Lei Ordinária Nº 1.552, DE 15 DE ABRIL DE 2025_x000D_
 para fixar em R$ 1.621,00 (um mil seiscentos e vinte e_x000D_
 um reais) o vencimento e provento básicos dos_x000D_
 servidores públicos efetivos e contratados por_x000D_
 excepcional interesse público que tenham vencimento_x000D_
 e provento básicos inferiores ao valor do salário mínimo_x000D_
 vigente para o ano de 2026.</t>
   </si>
   <si>
@@ -273,91 +319,176 @@
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2227/projeto_de_decreto_legislativo_01_de_2026_claudinho_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título Honorífico de CIDADÃO BEZERRENSE ao Sr. Claudinho Castro e dá outras providências.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2228/projeto_de_decreto_legislativo_02_de_2026_mario_gil_rodrigues_neto_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título Honorífico de CIDADÃO BEZERRENSE ao Sr. Mário Gil Rodrigues Neto e dá outras providências</t>
   </si>
   <si>
+    <t>2522</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2522/pdl_004_-_18_de_maio_2026_-_padre_paulo_jorge_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do TÍTULO DE MÉRITO 18 DE MAIO ao Srº Paulo Jorge da Silva</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2527/projeto_de_decreto_legislativo_-_luiz_miguel_do_nascimento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão do Título de Mérito 18 de maio ao Sr. Luiz Miguel do Nascimento</t>
+  </si>
+  <si>
+    <t>2528</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2528/04052026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de honraria 18 DE MAIO e dá outras providências AO SR. JOSE JULIANO NASCIMENTO</t>
+  </si>
+  <si>
+    <t>2529</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2529/projeto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Art. 1º - Fica concedida a honraria “18 DE MAIO” ao PASTOR JOSÉ ARNOBIO PESSOA, para receber desta Câmara o “DIPLOMA DE MÉRITO 18 DE MAIO”, correspondente ao ano de 2026.</t>
+  </si>
+  <si>
+    <t>2530</t>
+  </si>
+  <si>
+    <t>Tatai</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2530/titulo_cidadao_tatai.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de honraria 18 DE MAIO e dá outras providências JOSÉ VANDIAEL MARTINS LAURENTINO,</t>
+  </si>
+  <si>
+    <t>2553</t>
+  </si>
+  <si>
+    <t>Adé Motos</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2553/18_de_maio_ade_motos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de honraria 18 DE MAIO e dá outras providências.  AO SR. MARCOS ANTONIO GOMES DE_x000D_
+OLIVEIRA.</t>
+  </si>
+  <si>
+    <t>2593</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2593/indicacao_no25-05cidadao.pdf</t>
+  </si>
+  <si>
+    <t>Título Honorífico de CIDADÃO BEZERRENSE, ao Edilson Carlos Cassemiro (Recife, 28 de outubro de 1967), conhecido artisticamente como Ed Carlos, cantor, compositor e instrumentista .</t>
+  </si>
+  <si>
+    <t>2644</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2644/doc-20260608-wa0050..pdf</t>
+  </si>
+  <si>
+    <t>Titulo de Cidadão a Sra Maria Do Carmo Soares da Silva (CACAI). E da outras providências.</t>
+  </si>
+  <si>
+    <t>2645</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2645/titulo_de_cidadao2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de título honorífico de CIDADÃO BEZERRENSE ao  Estevam Vieira de Santana Junior e dá outras providências.</t>
+  </si>
+  <si>
     <t>2182</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zé Amaro</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2182/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio do órgão competente de trânsito, faça a instalação de semáforo em frente ao Supermercado_x000D_
 Bonanza, tendo em vista a recente mudança no fluxo do trânsito naquela localidade, especialmente no sentido Bairro do Cruzeiro.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2183/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal que por meio das Secretarias competentes, inclua no plano de governo, a realização de reforma e revitalização da Praça Nossa Senhora da Conceição, bem como a instalação de quiosques destinados à comercialização de produtos, de forma organizada e padronizada.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2184/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio do órgão competente providencie a reforma e melhoramento do Açougue Público Municipal, com reforma do telhado e instalação de Câmeras de monitoramento entres outras demandas.</t>
   </si>
   <si>
     <t>2185</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tatai</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2185/solicitacao_para_raquel_lyra_tatai.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal que juntamente com a Governadora do Estado de Pernambuco Exª Srª RAQUEL LYRA,  viabilizem a construção de uma praça pública com equipamentos de academia de saúde, parque infantil e quiosques no bairro Santo Amaro II, em nosso Município.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2186/multirao_de_limpeza_tatai.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio das Secretarias competentes, adote as seguintes providências para atender às necessidades da comunidade do Sítio Riacho Verde:_x000D_
 1.Realização de um mutirão de limpeza para retirada de lixo e resíduos acumulados na localidade_x000D_
 2. Realização de mutirão de iluminação pública,</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2187/multirao_de_limpeza_rio_tatai.pdf</t>
   </si>
   <si>
@@ -365,78 +496,66 @@
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2188/saneamento_basico_n_s_da_luz_vando.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio da Secretaria Municipal de Infraestrutura, viabilize a execução de obras de saneamento_x000D_
 básico e posterior calçamento da Rua José Justino de Oliveira Neto e Rua José Ailton Firmino da Silva, ambas localizadas no Loteamento Nossa Senhora da Luz em nosso Município.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2189/saneamento_parque_das_acacias_vando.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio da Secretaria Municipal de Infraestrutura, viabilize a execução de obras de saneamento_x000D_
 básico e posterior calçamento da Rua José paulino de Carvalho e Rua Maria de Jesus Araújo, ambas localizadas no Loteamento Parque das Acácias em nosso Município.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2190/construcao_de_pracas_vando.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal, que por meio das Secretarias competentes, estude a possibilidade de serem construídas PRAÇAS, área de lazer para adultos e crianças, nos loteamentos: Parque das Acácias, Bela Vista, Nossa Senhora da Luz e Cidade Alta, localizados no bairro do Retiro em nosso Município.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>10</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2196/agencia_trasnfusional_hospitalar_ade.pdf</t>
   </si>
   <si>
     <t>Indicação, ao Poder Executivo Municipal, que por meio da Secretaria de Saúde, crie uma Agência Transfusional na rede hospitalar do município de Bezerros.</t>
   </si>
   <si>
     <t>2200</t>
-  </si>
-[...1 lines deleted...]
-    <t>11</t>
   </si>
   <si>
     <t>João Motos</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2200/indicacao_joao_moto__pneumologista.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO , ao poder executivo Municipal e a secretaria de saude , que seja solicitado contratação de um MEDICO PNEUMOLOGISTA</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2201/indicacao_-_atualizacao_correios_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a atualização do cadastro de logradouros do município de Bezerros, em consonância com as diretrizes do programa de codificação urbana dos Correios, bem como a adesão ao programa CEP para TODOS, visa atribuir CEPs individuais para cada rua.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
@@ -489,53 +608,50 @@
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2208/indicacao_-_selo_empresa_amiga_do_esporte_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder executivo Municipal a criação e envio a Câmara de Vereadores de um Projeto de Lei Municipal que crie o Selo "Empresa Amiga do Esporte" no âmbito do município de Bezerros.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2209/indicacao_rogerio_de_natal_disponibilidade_de_horas_maquinas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO, ao Poder Executivo Municipal, por meio da Secretaria competente, a_x000D_
 disponibilização de horas-máquina para a aração de terras em benefício dos agricultores do_x000D_
 Bairro de Encruzilhada de São João</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>18</t>
-  </si>
-[...1 lines deleted...]
-    <t>Reporter Rinaldo Luiz</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2210/ind_001_2026_-_placas_de_taxi_tamarindus.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placas de indicação de ponto de táxi na Praça Tamarindos, no centro de Bezerros/PE.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2211/ind_002_2026_-_coleta_de_lixo_no_bela_vista_e_lot_park_rei_david.docx_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita o incremento do Bela Vista e Loteamento Park Rei David no cronograma de coleta de lixo.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>20</t>
   </si>
@@ -3074,53 +3190,50 @@
     <t>INDICAÇÃO de apelo à Excelentíssima Senhora Prefeita deste Município, que Vossa Excelência,_x000D_
 juntamente com a Governadora do Estado de Pernambuco Ex^ Sr- RAQUEL LYRA, providencie a_x000D_
 elaboração de um projeto e CONSTRUÇÃO DE UM CANAL, no bairro da Gameleira em nosso_x000D_
 Município.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2455/carro_odontologico_roberto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO de apelo à Excelentíssima Senhora Prefeita deste Município, que Vossa Excelência, juntamente com a Secretaria de Saúde e em parceria com o Governo Estadual e Governo Federal Para a aquisição de um carro odontológico, para atender às necessidades de saúde bucal dos_x000D_
 moradores dos bairros e distritos do nosso município.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>Junior Boi Gordo</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2456/pontos_de_onubus_estudantes_junior.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, para que, juntamente com a Secretaria Competente, viabilize a instalação de pontos de ônibus cobertos destinados aos estudantes da rede pública de ensino em locais estratégicos do município.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2457/guar_rail_pe_097_fia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao DER- Departamento de Estradas de Rodagem de Pernambuco, solicitando a instalação de defensa metálica (guard-rail)_x000D_
 na PE-097, nas proximidades do km 08, em frente à residência do Sr. Francisco, conhecido como "Francisco da farinha".</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
@@ -3615,72 +3728,1962 @@
     <t>2503</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2503/melhorias_na_quadra_do_cemaic_ze_amaro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, para que, juntamente com a Secretaria competente, adotem as providências necessárias para a_x000D_
 restauração da quadra esportiva do CEMAIC, em nosso Município.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2504/lonas_dos_quiosques_ze_amaro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, para que, juntamente com a Secretaria competente, viabilize a troca das lonas de 2 quiosques localizados na Praça Duque de Caxias. As lonas atuais encontram se danificadas</t>
   </si>
   <si>
+    <t>2505</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2505/34_indicacao_mutirao_de_capinacao_no_bairro_sao_pedro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de um mutirão de capinação no bairro São Pedro, no Município de Bezerros, visando à melhoria da limpeza urbana, da segurança e da qualidade de vida da população local.</t>
+  </si>
+  <si>
+    <t>2506</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2506/35_indicacao_calcamento_da_rua_antonio_sales_de_melo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal o complemento do calçamento da_x000D_
+Rua Antônio Sales de Melo, no bairro São José, no Município de Bezerros, visando à_x000D_
+melhoria da mobilidade urbana, segurança e qualidade de vida dos moradores.</t>
+  </si>
+  <si>
+    <t>2508</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2508/indicacao_tatai_instalacao_de_placas_no_caps.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora Prefeita deste Município, Sra. Maria_x000D_
+Lucielle Silva Laurentino, por meio da Secretaria competente, providencie a instalação de placa_x000D_
+de identificação no CAPS (Centro de Atenção Psicossocial) deste município.</t>
+  </si>
+  <si>
+    <t>2509</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2509/indicacao_tatai_instalacao_de_toneis_de_lixo_sitio_moreira.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora Prefeita deste Município,_x000D_
+Sra. Maria Lucielle Silva Laurentino, para que, por meio da Secretaria competente, providencie:_x000D_
+● ainstalação de 02 (dois) tonéis de lixo no Sítio Moreira, nas proximidades do bar_x000D_
+de Leandro;_x000D_
+● bem como a ampliação da frequência da coleta de lixo na referida localidade,_x000D_
+passando o carro coletor a realizar o serviço duas vezes por semana.</t>
+  </si>
+  <si>
+    <t>2510</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_tatai_melhorias_estrada_do_boqueirao.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Poder Executivo Municipal,_x000D_
+para que Vossa Excelência, juntamente com a Secretaria competente, viabilize a realização de_x000D_
+melhorias na estrada do Sítio Boqueirão, mediante a colocação de piçarro</t>
+  </si>
+  <si>
+    <t>2511</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2511/diogo_chico_lemos.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de apelo à Excelentíssima Sr Prefeita deste Município Maria Lucielle Silva Laurentino, por meio_x000D_
+ da Secretaria competente, viabilize a Intervenção integral de Infraestrutura e Serviços Públicos no Loteamento Chico Lemos.</t>
+  </si>
+  <si>
+    <t>2512</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2512/placas_de_autismo_joao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a readaptação das placas de prioridade, incluindo o símbolo do autismo de acordo com a LEI 13.146/2025 a (Lei Berenice Piana)</t>
+  </si>
+  <si>
+    <t>2513</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2513/pavimentacao_rua_14_joao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a pavimentação da rua 14 no bairro NOSSA SENHORA APARECIDA.</t>
+  </si>
+  <si>
+    <t>2514</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2514/quebra_molas_rua_08_ade_motos.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria competente, a implantação de quebra-molas (lombadas) na Rua 08, Bairro Nossa Senhora Aparecida, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2515</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2515/quebra_molas_rua_jose_raimundo_ade.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria competente, a implantação de quebra-molas (lombadas) na Rua José Raimundo da Silva, localizada no bairro do Cruzeiro, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2517</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2517/canal_da_gameleira_roberto.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria competente, que a mesma viabilize a limpeza_x000D_
+do canal do Bairro da Gameleira, incluindo a remoção de lixo e detritos, e a manutenção regular_x000D_
+do local. A limpeza do canal é fundamental para garantir a saúde pública e a segurança dos_x000D_
+moradores. 0 acúmulo de lixo e detritos pode causar problemas de saúde e comprometer a_x000D_
+qualidade de vida da população</t>
+  </si>
+  <si>
+    <t>2518</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2518/carro_de_passeio_serra_negra_roberto.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria competente, que a mesma, viabilize a aquisição de um veículo, tipo carro de passeio, para ficar à disposição do Posto de Saúde e atender as demandas da população do Distrito de Serra Negra, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2519</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2519/calcamento_manoel_elias_roberto.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria competente, providencie o calçamento bem como a iluminação completa na Rua transversal, sem nome, que fica entre a Rua Carvoeiro Manoel Elias e Rua da Palmeira e que dá acesso ao bairro Asa Branca em nosso Município.</t>
+  </si>
+  <si>
+    <t>2521</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2521/ind_038_2026_-_informacoes_sobre_a_obra_do_estadio_municipal_tenente_luiz_gonzaga.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a obra do Estádio Municipal Tenente Luiz Gonzaga, incluindo garantia contratual, e a adoção de medidas para correção da drenagem do campo.</t>
+  </si>
+  <si>
+    <t>2523</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2523/ind_039_2026_-_implantacao_de_redutores_de_velocidade_nas_mediacoes_da_eremb_e_bairro_chico_lemos.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de redutores de velocidade nas proximidades da EREMB e entrada do Loteamento Chico Lemos, em Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2524/indicacao_-_politica_de_fomento_a_trabalho_de_maes_atipicas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a elaboração de uma política de fomento à empregabilidade de mães atípicas, por meio de uma política pública permanente para criar condições reais de trabalho para essas mães, seja por meio de capacitação profissional, apoio psicológico e social, incentivo ao trabalho remoto e flexível, entre outros.</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2525/indicacao_-_reparos_na_rua_isaura_maria_de_oliveira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal a realização dos seguintes reparos na Rua Isaura Maria de Oliveira:_x000D_
+•	Iluminação; (Neoenergia fez a troca dos postes e não religou a iluminação)_x000D_
+•	Colocação de piçarro, patrolamento e drenagem da via;_x000D_
+•	Saneamento e calçamento.</t>
+  </si>
+  <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2526/indicacao_-_programa_teativo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a solicitação junto ao Governo Federal para inclusão do município no Programa TEAtivo do Ministério do Esporte, que busca levar inclusão e acessibilidade para crianças e jovens com autismo.</t>
+  </si>
+  <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2533/36_indicacao_solicita_a_neoenergia_pernambuco_a_adocao_de_medidas_urgentes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Neoenergia Pernambuco a adoção de medidas urgentes para solucionar as constantes oscilações e quedas de energia elétrica em diversos bairros do Município de Bezerros, com a realização de manutenção preventiva, modernização e reforço da rede elétrica.</t>
+  </si>
+  <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2534/37_indicacao_mutirao_de_servicos_de_infraestrutura_no_bairro_sao_pedro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de mutirão de serviços de infraestrutura no bairro São Pedro, no Município de Bezerros, contemplando troca de lâmpadas, reparos em calçamentos, operação tapa-buracos, retirada de metralhas, limpeza urbana e demais ações necessárias em decorrência dos danos causados pelas fortes chuvas recentes.</t>
+  </si>
+  <si>
+    <t>2536</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2536/downloadfile_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a pavimentação da Rua Maria José de Oliveira, localizada no bairro Nossa Senhora da Luz, acesso para Comunidade Ressurreição, em Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2537</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2537/ind_041_2026_-_revitalizacao_da_rua_joao_lira.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências para a revitalização da Rua João Lira Filho, com melhorias na infraestrutura, iluminação, limpeza e mobilidade da via.</t>
+  </si>
+  <si>
+    <t>2538</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2538/ind_042_2026_-_criacao_e_indentificacao_de_ruas_nos_cemiterios_municipais.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a criação e implantação de identificação de ruas nos cemitérios municipais.</t>
+  </si>
+  <si>
+    <t>2539</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2539/reforma_felismino_guedes_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora Prefeita deste Município, Sra. Maria Lucielle Silva Laurentino, por meio das Secretarias competentes, que viabilizem a reforma da quadra poliesportiva da Escola Municipal Desembargador Felismino Guedes, localizada em nosso Município.</t>
+  </si>
+  <si>
+    <t>2540</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2540/creche_reitro_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora Prefeita deste Município, Sra. Maria Lucielle Silva Laurentino, por meio das Secretarias competentes, a construção de uma creche e a instalação de um posto de saúde no Bairro do Retiro, em nosso município</t>
+  </si>
+  <si>
+    <t>2541</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2541/profossional_patio_roberto.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria Municipal de Educação, no sentido de providenciar a contratação de profissionais para apoio de pátio no CEMAIC.</t>
+  </si>
+  <si>
+    <t>2542</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2542/limpeza_via_local_roberto.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria competente, no sentido de providenciar a realização de serviços de capinação e limpeza na via local do nosso município.</t>
+  </si>
+  <si>
+    <t>2543</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2543/alargamento_de_calcadas_ze_amaro.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que, juntamente com a Secretaria competente, providencie o alargamento das calçadas,_x000D_
+iniciando do Novo Atacarejo até a praça, bem como do lado oposto, começando do Tribunal de Contas até o Terminal de Passageiros.</t>
+  </si>
+  <si>
+    <t>2544</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2544/manutencao_da_ponte_varzinha_tatai.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que Vossa Excelência, juntamente com a Secretaria competente, juntamente com as Secretarias competentes, que seja realizada manutenção da ponte localizada em frente à Escola de Varzinha.</t>
+  </si>
+  <si>
+    <t>2545</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2545/limpeza_bairro_sao_sebastiao_tatai.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que Vossa Excelência, juntamente com a Secretaria competente, realize um mutirão de limpeza no Bairro São Sebastião, com a retirada de metralhas, entulhos e lixo. bem como a realização de serviços de capinação em toda a localidade</t>
+  </si>
+  <si>
+    <t>2546</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2546/capinacao_9_de_janeiro_tatai.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que Vossa Excelência, juntamente com a Secretaria competente, realize a capinação na Rua 9 de Janeiro, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2547</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao__maio_dia_11.doc.pdf</t>
+  </si>
+  <si>
+    <t>viabilizar as pinturas das faixas de pedestres da Rua Saturnino de Brito</t>
+  </si>
+  <si>
+    <t>2548</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2548/pedido_ze_da_radio.doc.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de manutenção dos esgotos por trás da casas da rua Santa Dolores no bairro de Santo Amaro</t>
+  </si>
+  <si>
+    <t>2550</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2550/indicacao_-_calcamento_da_rua_manoel_leite_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a REPOSIÇÃO DO CALÇAMENTO NA RUA MANOEL LEITE, BAIRRO SÃO SEBASTIÃO.</t>
+  </si>
+  <si>
+    <t>2551</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2551/indicacao_-_calcamento_da_rua_26_cohab_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a REPOSIÇÃO E REPAROS NO CALÇAMENTO DA 26 (Rua de acesso ao bairro ao lado de André Lajes), BAIRRO NOSSA SENHORA APARECIDA - COHAB</t>
+  </si>
+  <si>
+    <t>2552</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2552/indicacao_-_vacinacao_domiciliar_tea_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de vacinação domiciliar para pessoas com TEA.</t>
+  </si>
+  <si>
+    <t>2554</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2554/11052026_camara_municipal_de_bezerros_001.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, e a Secretaria de Infraestrutura que seja feito a conserto_x000D_
+do calçamento da Rua João Barbosa da silva na Cohab entre atos Motel e André Lages, onde este trecho_x000D_
+esta intransitável para os motoristas</t>
+  </si>
+  <si>
+    <t>2555</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2555/11052026_camara_municipal_de_bezerros.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que seja criado um ponto de apoio para os motoboys e_x000D_
+moto ubes do nosso município, vale ressalta que os mesmo não tem um lugar apropriado para se_x000D_
+reunirem</t>
+  </si>
+  <si>
+    <t>2557</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2557/39_indicacao_ecobarreiras_em_canais_e_no_rio_ipojuca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de estudos técnicos para implantação de ecobarreiras em canais e no Rio Ipojuca, no Município de Bezerros, visando a contenção de resíduos sólidos, preservação ambiental e melhoria da qualidade hídrica.</t>
+  </si>
+  <si>
+    <t>2558</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2558/38_indicacao_implantacao_gradativa_de_rede_eletrica_subterranea_no_distrito_de_serra_negra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de estudos e articulações junto ao Governo do Estado de Pernambuco, Governo Federal e à Neoenergia Pernambuco para implantação gradativa de rede elétrica subterrânea no distrito de Serra Negra, em Bezerros, visando melhorias no paisagismo, segurança e valorização turística da localidade.</t>
+  </si>
+  <si>
+    <t>2560</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2560/serra_de_aires_ade_motos.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria_x000D_
+competente, que seja realizada a manutenção, patrolamento e recuperação das estradas vicinais do_x000D_
+Sítio Serra de Aires, na zona rural do município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2561</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2561/rua_felix_trajano_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora_x000D_
+Prefeita deste Município, Sra. Maria Lucielle Silva Laurentino, por meio das Secretarias_x000D_
+competentes, providencie a reforma com a colocação de placa indicativa com nome e busto do_x000D_
+homenageado, e ampliação da Praça José Alexandrino dos Santos, localizada na Rua Félix_x000D_
+Trajano, no centro, de nosso Município.</t>
+  </si>
+  <si>
+    <t>2562</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2562/selo_sim_emanuel.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, para que, em conjunto com os órgãos competentes, sejam adotadas as providências necessárias para a_x000D_
+implantação e regulamentação do Serviço de Inspeção Municipal (SIM) no município de Bezerros, com a finalidade de conceder o Selo de Inspeção Municipal aos produtores e agroindústrias locais.</t>
+  </si>
+  <si>
+    <t>2563</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2563/pedido_1505.pdf</t>
+  </si>
+  <si>
+    <t>Melhorias de infra estrutura para sítios mulungu zona rural de bezerros, com infra estrutura debilitada a população pede uma manutenção das estradas que liga os bairros do cruzeiro e saída a BR 232.</t>
+  </si>
+  <si>
+    <t>2565</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2565/ind_044_2026_-_aquisicao_de_maquina_para_soltura_distribucao_de_borracha_granulada....docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a aquisição de máquina para soltura/distribuição de borracha granulada destinada à manutenção do Estádio Municipal Tenente Luiz Gonzaga.</t>
+  </si>
+  <si>
+    <t>2566</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2566/ind_045_2026_-_oferta_de_cursos_de_capacitacao_digital_para_idosos_do_cci.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de ações de capacitação digital para idosos no Centro de Convivência do Idoso (CCI), em Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2567</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2567/ind_046_2026_-_inclusao_do_festival_mestre_j._borges_no_calendario_municipal.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a inclusão do Festival Mestre J.Borges no calendário de eventos do município de Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2568</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2568/indicacao_no1505.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de área para criação de campo de futebol ou minicampo de futebol para bairros de Nossa Senhora Aparecida e São Rafael</t>
+  </si>
+  <si>
+    <t>2569</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2569/indicacao_-_gerador_de_entulhos_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo e posterior projeto de lei para aplicação da Lei Federal nº 12.305/2010, que determina que quem gera resíduos como: entulho, restos de obras e podas é responsável pelo descarte correto.</t>
+  </si>
+  <si>
+    <t>2570</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2570/indicacao_-_feira_inclusiva_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de uma FEIRA INCLUSIVA, nos moldes da Vitrine Criativa, voltada exclusivamente para exposição e venda de trabalhos e artigos de mães atípicas e empreendedores com autismo.</t>
+  </si>
+  <si>
+    <t>2571</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao_-_reparos_compesa_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal de a Coordenação Local da Compesa a realização de levantamento de informações sobre todos os danos causados na infraestrutura urbana do município de Bezerros, promovidos por ESTOURAMENTO DE CANOS DE DISTRIBUIÇÃO DE ÁGUA, bem como o cronograma de reparos por parte da COMPESA.</t>
+  </si>
+  <si>
+    <t>2573</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao_-_reparos_cruzamento_joaninha_pontes_e_samuel_cunha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização, IMEDIATA, do reparo do calçamento e asfalto do cruzamento entre as Ruas Dom Pedro II/Joaninha Pontes e Samuel Cunha, danificado por estouramento de encanação de distribuição de água. O referido cruzamento tem um elevado fluxo de veículo por ser uma via importante que liga o centro de cidade aos bairros Santo Antônio, São José, Gameleira, São Vicente entre outras comunidades urbanas e rurais, bem como é o principal acesso a Unidade de Pronto Atendimento - UPA.</t>
+  </si>
+  <si>
+    <t>2574</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2574/ind_047_2026_-_implantacao_de_redutores_de_velocidade_na_rua_abel_tavares.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de redutores de velocidade na Rua Abel Tavares, no bairro Retiro, em Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2575</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2575/ind_048_2026_-_instalacao_e_requalificacao_de_quebra_molas_da_rua_prefeito_romeu_de_goes.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de redutores de velocidade e a requalificação do quebra-mola existente na Rua Prefeito Romeu de Góes, no bairro Santo Amaro I, em Bezerros-PE.</t>
+  </si>
+  <si>
+    <t>2576</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2576/ind_049_2026_-_instalacao_de_quebra_mola_na_rua_jose_soares_da_silva_sobrinho.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de redutores de velocidade na Rua José Soares da Silva Sobrinho, no bairro São Sebastião, em Bezerros-PE.</t>
+  </si>
+  <si>
+    <t>2577</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2577/41_indicacao_festival_de_bolos_e_doces_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria Municipal de Turismo, a criação e realização anual do Festival do Bolo e Doce de Bezerros, visando valorizar a gastronomia regional, fortalecer o turismo, incentivar o empreendedorismo local e fomentar a economia do município.</t>
+  </si>
+  <si>
+    <t>2578</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2578/42_indicacao_recapeamento_da_rua_doutor_jose_maria_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria de Infraestrutura, a inclusão da Rua Doutor José Maria e demais trechos do Bairro São Pedro no programa de recapeamento asfáltico do município, que será executado através dos recursos oriundos da articulação do Deputado Federal Mendonça Filho, em razão dos danos causados pelas recentes obras executadas pela SCAVE.</t>
+  </si>
+  <si>
+    <t>2579</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2579/40_indicacao_auloes_preparatorios_enem_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, a realização de aulões preparatórios gratuitos para o ENEM destinados aos estudantes bezerrenses da rede pública municipal e estadual.</t>
+  </si>
+  <si>
+    <t>2580</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2580/indicacao_-_reparos_rua_larga_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de reparo e desobstrução de esgotos e capinação na Rua João Antônio de Sales (Rua Larga), no bairro Nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>2581</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2581/indicacao_-identificacao_maes_atipicas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a elaboração de Projeto de Lei para criação de documento oficial de identificação para mães atípicas, nos moldes de Lei nº 11.186/26 (Estado do Rio de Janeiro), garantindo mais reconhecimento, visibilidade, prioridade e acesso facilitado a direitos e serviços públicos.</t>
+  </si>
+  <si>
+    <t>2582</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2582/indicacao__maio_dia_25-05.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para poda de árvores, localizado ao lado do canal do bairro irmã Julia, o vento tem tocado nas árvores posteriormente nos fios que liga a rede elétrica da Casas causando enfraquecimento dos fios que ligam as caixas de energia monofásica.  Local final da rua da moeda com saída a rua Antônio patrício ao lado do Club de piscina nascer do sol bairro irmã Julia.</t>
+  </si>
+  <si>
+    <t>2583</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2583/indicacao_no25-05.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para rua  RITA PASTORA DAS VIRGES   ou rua do CAMPO como e conhecido o local , ponto de referência ao lado da oficina  de Carlos bairro NOSSA SENHORA APARECIDA  antiga COHAB, indico  Serviço de capinação, manutenção em dois bueiros de esgoto e a manutenção da rua com máquina patrol nivelando a rua  , pois a mesma se encontra esburacada.</t>
+  </si>
+  <si>
+    <t>2584</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2584/pedido_25-05.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada uma limpeza retirada de Areia na PE 97 perímetro da cidade de Bezerros ligando povoados de Cajazeiras e Areias. além da ligações das cidades de Riacho das Almas e Limoeiro, indico realização de Tapa Buracos na estrada próximo Cajazeiras e Areias.</t>
+  </si>
+  <si>
+    <t>2585</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2585/inss_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO de apelo à Excelentíssima Senhora Prefeita do Município de Bezerros,_x000D_
+Sra. Maria Lucielle Silva Laurentino, juntamente com a Secretaria Municipal de Cidadania e_x000D_
+demais órgãos competentes, solicitando a disponibilização de transporte para os cidadãos_x000D_
+bezerrenses que necessitam se deslocar para outras cidades a fim de realizar prova de vida, perícias,_x000D_
+exames e demais atendimentos do INSS.</t>
+  </si>
+  <si>
+    <t>2586</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2586/inss_2_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo ao Instituto Nacional do Seguro Social- INSS, bem como aos_x000D_
+órgãos competentes, solicitando providências para que a agência do INSS do município de_x000D_
+Bezerros passe a realizar de forma regular e completa os atendimentos à população bezerrense,</t>
+  </si>
+  <si>
+    <t>2587</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2587/cci_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO de apelo à Excelentíssima Senhora Prefeita deste Município, Sra. Maria_x000D_
+Lucielle Silva Laurentino, juntamente com a Secretaria competente, solicitando a inclusão, no Plano de_x000D_
+Governo e no planejamento administrativo do Município, da reforma do prédio do Centro de Convivência_x000D_
+do Idoso- CCI,</t>
+  </si>
+  <si>
+    <t>2588</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2588/encanacao_distritos_rurais_fia.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Senhora Prefeita do Município de Bezerros, juntamente com a Excelentíssima Senhora_x000D_
+Governadora do Estado de Pernambuco e à Companhia Pernambucana de Saneamento_x000D_
+COMPESA, a implantação e ampliação do sistema de abastecimento de água encanada para os_x000D_
+distritos e comunidades de Cajazeiras, Areias, Sítio Frutuoso, Pé de Serra, Lagoa Nova, Portões e_x000D_
+Cágado, localizados neste município.</t>
+  </si>
+  <si>
+    <t>2589</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2589/joao_ferreira_caravana_ruaral.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal , que seja recriada a caravana da cidadania com_x000D_
+atendimento na área de saúde e outros serviços nos finais de semana nas comunidades rurais</t>
+  </si>
+  <si>
+    <t>2590</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2590/camscanner_25-05-2026_10.21.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao pode Executivo Municipal e a secretaria de saúde  a implantação nas escolas municipais, de palestras educativas sobre saúde.</t>
+  </si>
+  <si>
+    <t>2591</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2591/25052026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, à Exma.. Sr. Prefeita_x000D_
+deste Município, Maria Lucielle Silva Laurentino, para que Vossa Excelência, juntamente com_x000D_
+Secretaria competente, providencie a reforma do matadouro de suínos, localizado no matadouro_x000D_
+público de nosso município.</t>
+  </si>
+  <si>
+    <t>2596</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2596/indicacao_-_sinalizacao_banheiros_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a imediata sinalização nas crateras do entorno dos banheiros (inativos) localizados no estacionamento de ônibus e vans na Rua Saturnino de Brito, próximo à praça dos Tamarindos, bem como após a reforma no Muro de Arrimo da região a restauração dos banheiros.</t>
+  </si>
+  <si>
+    <t>2597</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2597/indicacao_-_esgotoruas14e26_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal o reparo do esgoto localizado no cruzamento entre as ruas 14 e 26 no bairro Nossa Senhora Aparecida. O referido esgoto tem causado diversos transtornos não só aos moradores das referidas ruas, pois o mesmo tem passando por diversos outros logradouros.</t>
+  </si>
+  <si>
+    <t>2598</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2598/indicacao_-_espacosensorialserranegra_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a criação de espaço sensorial e interativo no São João da Serra Negra 2026, permitindo inclusão e interação  para pessoas com Transtorno no Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>2599</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2599/43_indicacao_medidas_de_organizacao_para_os_ambulantes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a adoção de critérios claros para o cadastramento, mecanismos de identificação visual e medidas de transparência voltadas aos vendedores ambulantes, bem como a implantação de cadastro municipal permanente em conformidade com a LGPD e a garantia de prazo de adequação antes da aplicação de restrições ao exercício da atividade.</t>
+  </si>
+  <si>
+    <t>2600</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2600/44_indicacao_cronograma_de_servicos_nos_bairros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a elaboração e ampla divulgação de cronogramas semanais ou mensais dos mutirões e serviços de infraestrutura urbana realizados pelo município.</t>
+  </si>
+  <si>
+    <t>2601</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2601/45_indicacao_realizacao_de_um_festival_municipal_de_quadrilhas_juninas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a criação e realização de um Festival Municipal de Quadrilhas Juninas, contemplando escolas, comunidades e grupos culturais da zona urbana e da zona rural de Bezerros.</t>
+  </si>
+  <si>
+    <t>2602</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2602/indicacao_tatai_multirao_iluminacao_portal_da_serra.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR à Exm^. Sr^. Prefeita deste Município, Maria Lucielle Silva_x000D_
+Laurentino, juntamente com o Departamento de Iluminação Pública, que seja realizado um_x000D_
+mutirão de iluminação pública no Loteamento Portal da Serra, localizado no bairro Mororó,_x000D_
+atendendo às diversas solicitações dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>2603</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2603/indicacao_tatai__regularizacao_fundiaria_santo_amaro_2.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR à Exm^. Sr^. Prefeita deste Município, Maria Lucielle Silva_x000D_
+Laurentino, juntamente com a Excelentíssima Governadora do Estado de Pernambuco Sr_x000D_
+Raquel Lyra e ao Presidente da PERPART-PE, que viabilizem a implantação do Programa de_x000D_
+Regularização Fundiária no Bairro Santo Amaro II, em nosso município.</t>
+  </si>
+  <si>
+    <t>2604</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2604/indicacao_tatai_m._esgoto_rua_antonio_lopes.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Poder Executivo Municipal, para que Vossa Excelência, junlamente_x000D_
+com a Secretaria competente, adotem providências urgentes para a manutenção e reparo do esgoto_x000D_
+da Rua Antônio Lopes de Almeida, ao lado da Escola Pequeno Príncipe, centro de nosso_x000D_
+Município.</t>
+  </si>
+  <si>
+    <t>2605</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2605/indicacao__junho_01.pdf</t>
+  </si>
+  <si>
+    <t>Pintura de faixas de pedestres entre a passarela da BR 232 perímetro urbano, Avenida major Aprígio da Fonseca saídas para ruas Avelino Chaves ou rua das oficinas, rua Princesa Isabel e rua Jose taumaturgo sobrinho.</t>
+  </si>
+  <si>
+    <t>2606</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2606/eudes_ze_antonio.pdf</t>
+  </si>
+  <si>
+    <t>Restauração com pinturas dos dois símbolos cultural existente na serra negra o primeiro, restauração as duas bonecas denominada neguinha da serra, e o trio pé de serra que fica localizado na entrada do Pólo, as duas figuras merece restaura em pinturas entre outros.</t>
+  </si>
+  <si>
+    <t>2607</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2607/sebrae_ze_antonio.pdf</t>
+  </si>
+  <si>
+    <t>Indicação a sala do Empreendedor, que seja realizada palestras em parceria com controle urbano, SEBRAE, microcréditos oferecendo linha de crédito, levando conhecimento orientação às pessoas que precisa empreender na cidade.</t>
+  </si>
+  <si>
+    <t>2608</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2608/eja_vando.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Exma Sra. Prefeita deste Município, MARIA LUCIELLE SILVA_x000D_
+LAURENTINO, para que, juntamente com a Secretaria Municipal de Educação, providencie '_x000D_
+0 retomo das aulas da modalidade EJA (Educação de Jovens e Adultos), bem como o retorno das_x000D_
+aulas no horário da tarde na Escola Nomeriano Pereira.</t>
+  </si>
+  <si>
+    <t>2609</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2609/quebra_molas_vando.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Exma. Sra. Prefeita deste Município, MARIA LUCIELLE SILVA LAURENTINO,_x000D_
+para que, juntamente com a Secretaria competente, providencie a implantação de quebra-molas_x000D_
+ou redutores de velocidade na 1ª, 2ª, 3ª, 4ª, 5ª e 6ª Travessa Ubirajara Portela de Macedo, bem_x000D_
+como na Rua José Taumaturgo Sobrinho, localizadas no Bairro do Retiro, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2610</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>Vando da Saúde, Nathan de Demir</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2610/teleferico_vando.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Exma. Sra. Prefeita deste Município, MARIA LUCIELLE SILVA LAURENTINO, para que a mesma efetive a implementação do projeto de_x000D_
+instalação do teleférico no Distrito de Serra Negra.</t>
+  </si>
+  <si>
+    <t>2612</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2612/praca_santo_antonio_roberto.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Sra. Prefeita deste Município, MARIA_x000D_
+LUCIELLE SILVA LAURENTINO, para que, juntamente com as Secretarias competentes, inclua_x000D_
+no plano de governo a reforma e melhoramento da Praça Santo Antônio, localizada no Bairro Santo_x000D_
+Antônio, em nosso Município, com implantação de quiosques e banheiros públicos.</t>
+  </si>
+  <si>
+    <t>2613</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2613/cameras_campo_roberto.pdf</t>
+  </si>
+  <si>
+    <t>Indica Sra Prefeita deste Município, MARIA LUCIELLE SILVA_x000D_
+LAURENTINO, para que, juntamente com a Secretaria competente, providencie a instalação de_x000D_
+câmeras de monitoramento no novo campo de futebol de várzea, localizado no Bairro da Cameleira,_x000D_
+em nosso Município.</t>
+  </si>
+  <si>
+    <t>2614</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2614/01062026_camara_municipal_de_bezerros_v-.._v.i._v.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita do Município de Bezerros, MARIA LUCIELLE SILVA LAURENTINO, que V.Ex-,_x000D_
+juntamente com as Secretarias competentes, inclua no calendário de eventos do Município, a_x000D_
+volta do Projeto "SÃO JOÃO NOS BAIRROS", com o intuito de dar oportunidade para os_x000D_
+comerciantes que não conseguem comercializar na Serra Negra e para a população em geral que,_x000D_
+por algum motivo, não tem como ir até o referido Distrito para vivenciar os festejos juninos, por_x000D_
+isso vi no projeto uma forma de amenizar essas dificuldades.</t>
+  </si>
+  <si>
+    <t>2615</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2615/adesivacao_carros_fia.pdf</t>
+  </si>
+  <si>
+    <t>Indica à ExcelentíssimaSenhora Prefeita do Município de Bezerros, MARIA LUCIELLE SILVA LAURENTINO, que V.Ex^,_x000D_
+proceda com as medidas necessárias para a adesivação de todos os veículos oficiais da Prefeitura_x000D_
+Municipal de Bezerros, incluindo também os veículos particulares que estejam prestando_x000D_
+serviços à Administração Pública Municipal.</t>
+  </si>
+  <si>
+    <t>2616</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2616/camscanner_01-06-2026_10.07.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Pode Executivo Municipal a criação da clinica do idoso, com atendimentos especializados como: PILATES, DANÇA E GERIATRIA.</t>
+  </si>
+  <si>
+    <t>2617</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2617/ind_050_2026_-_aquisicao_de_veiculos_eletricos_pela_prefeitura_e_inicio_de_eletrificacao_da_frota.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a aquisição de veículos elétricos para utilização nos serviços da administração pública e a implementação gradual de eletrificação da frota pública, em Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2618</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2618/ind_052_2026_-_capinacao_do_entorno_do_clube_de_assistencia_social_ns_sra_das_dores.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita  capinação no entorno do Clube de Assistência Social Nossa Senhora Das Dores, no bairro Irmã Júlia, em Bezerros-PE.</t>
+  </si>
+  <si>
+    <t>2619</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>Reporter Rinaldo Luiz, Nathan de Demir</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2619/ind_051_2026_-_solicita_criacao_de_parque_de_producao_de_energia_solar_.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudos e providências para criação e implantação de um Parque de Energia Solar no município de Bezerros, destinado à geração de energia limpa para abastecimento de prédios e equipamentos públicos municipais.</t>
+  </si>
+  <si>
+    <t>2620</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2620/abastecimento_varzinha_ze_amaro.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita_x000D_
+Municipal de Bezerros, Maria Lucielle Silva Laurentino, que, em articulação junto ao Governo_x000D_
+do Estado de Pernambuco e à Excelentíssima Senhora Governadora Raquel Lyra, sejam adotadas_x000D_
+as providências necessárias para viabilizar a conclusão e o complemento da extensão da rede de_x000D_
+abastecimento de água do Sítio Varzinha até o Sítio Poço Verde, na zona rural do município de_x000D_
+Bezerros.</t>
+  </si>
+  <si>
+    <t>2621</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2621/asfalto_cruzeiro_ze_amaro.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, junto à_x000D_
+Secretaria competente, a realização do asfaltamento da Rua Imaculada Conceição, começando_x000D_
+atrás da Igreja até o Centro Literário Rui Barbosa, localizada no Bairro do Cruzeiro.</t>
+  </si>
+  <si>
+    <t>2622</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2622/01062026_camara_municipal_de_bezerros_5i.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Excelentíssima Senhora Prefeita Municipal de Bezerros, Maria Lucielle Silva Laurentino, por meio da Secretaria_x000D_
+competente, a realização dos serviços de capinação e limpeza no entorno da Rodoviária de_x000D_
+Bezerros, com atenção especial à parte frontal do referido equipamento público.</t>
+  </si>
+  <si>
+    <t>2623</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2623/caes_e_gatos_joao.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal , que seja feito um levantamento de animais de rua_x000D_
+como cães e gatos, e promova uma ação de castração para que no futuro não se torne um problema_x000D_
+de saúde pública.</t>
+  </si>
+  <si>
+    <t>2625</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2625/45_indicacao_implantacao_de_bueiros_ecologicos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio das Secretarias Municipais de Infraestrutura e Agricultura, a realização de estudo técnico visando avaliar a viabilidade da implantação de bueiros ecológicos no município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2626</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2626/43_indicacao_recapeamento_rua_carlos_gomes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura e demais órgãos competentes, a realização de serviços de reparo asfáltico na Rua Carlos Gomes, especialmente nos trechos localizados nas proximidades do Campo do Botafogo, no Bairro São Pedro, no município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2627</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2627/44_indicacao_complemento_do_calcamento_da_segunda_travessa_laurindo_felix_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reitera solicitação ao Poder Executivo Municipal, por meio da Secretaria Municipal de Infraestrutura e demais órgãos competentes, para a execução do complemento do calçamento da Segunda Travessa Laurindo Félix, localizada no Bairro São Pedro, no município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2628</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2628/indicacao_-_atualizacao_bandeira_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja estudada a possibilidade de atualização e ampla divulgação da bandeira e do brasão oficial do município de Bezerros – PE.</t>
+  </si>
+  <si>
+    <t>2629</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2629/indicacao_-_artes_marciais_jebs_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja estudada a possibilidade de inclusão do KARATÊ, JIU-JITSU e outras artes marciais nos JEB’s – Jogos Escolares de Bezerros.</t>
+  </si>
+  <si>
+    <t>2630</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2630/indicacao_-_seg_pracas_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que seja reforçado a manutenção da ordem e do silêncio nas praças de nossa cidade, bem como a não realização de atividades esportivas, durante os horários de atividades religiosas nas Igrejas e templos de nossa cidade, respeitando o que versa o Art. 5º, VI CF/88, que diz: “é inviolável a liberdade de consciência e de crença, sendo assegurado o livre exercício dos cultos religiosos e garantida, na forma da lei, a proteção aos locais de culto e a suas liturgias”.</t>
+  </si>
+  <si>
+    <t>2633</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2633/passagem_molhada_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO apelo à Excelentíssima Senhora_x000D_
+Prefeita do Município, Sra. MARIA LUCIELLE SILVA LAURENTINO. para que, juntamente_x000D_
+a Secretaria Municipal de Infraestrutura, viabilize a construção de uma passagem molhada_x000D_
+ligando a Rua Taumaturgo Sobrinho às Ruas Romualdo Abade, Martins Abade e São Lucas</t>
+  </si>
+  <si>
+    <t>2634</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2634/laborateriais_vando.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal, juntamente com a Secretaria_x000D_
+Municipal de Saúde, que seja estudada a possibilidade de aquisição de máquinas laboratoriais_x000D_
+próprias para o município, visando atender às demandas dos serviços de análises clínicas da rede_x000D_
+pública de saúde.</t>
+  </si>
+  <si>
+    <t>2635</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2635/doc-20260608-wa0045..pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização DA Obra do calçamento e pavimentação da Rua José Alves da Silva no Bairro Santana.</t>
+  </si>
+  <si>
+    <t>2636</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2636/indicacao__junho_00208.pdf</t>
+  </si>
+  <si>
+    <t>Trocas dos acentos de madeira do auditório ecológico localizado Pólo Cultural de Serra Negra de bezerros, os mesmos se encontra e condição precária, precisado de colocar novos também ampliando com novos acentos.</t>
+  </si>
+  <si>
+    <t>2637</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2637/indicacao__junho_01fotos.pdf</t>
+  </si>
+  <si>
+    <t>Trocas de lâmpadas em ruas do bairro irmã Julia;  Avelino chaves ,Antonio patrício,padre Julio Maria, Santa Joana Darc, Luiz gozanga salvador.</t>
+  </si>
+  <si>
+    <t>2638</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2638/camscanner_08-06-2026_10.44.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Pode Executivo Municipal a solicitação de Calçamento da rua 16 No bairro nossa Senhora Aparecida.</t>
+  </si>
+  <si>
+    <t>2639</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2639/camscanner_08-06-2026_10.45.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo Municipal o calçamento da Rua 26 no Bairro Nossa Senhora Aparecida</t>
+  </si>
+  <si>
+    <t>2640</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2640/camscanner_08-06-2026_10.46.pdf</t>
+  </si>
+  <si>
+    <t>Indica Ao pode Executivo Municipal, a implantação de palestras de conscientização sobre Drogas nas escolas municipais.</t>
+  </si>
+  <si>
+    <t>2641</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2641/ind_053_2026_-_solicita_a_instalacao_de_luneta_panoramica_fixa_no_polo_cultural_da_serra_negra.docx_28229_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita  instalação de luneta fixa no polo cultural da Serra Negra, em Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2642</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2642/ind_054_2026_-_solicita_reforma_da_praca_do_rosario_e_entorno.docx_28229_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a reforma da Praça do Rosário bem como seu entorno, no município de Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2643</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2643/ind_055_2026_-_solicita_planejamento_para_posterior_instalacao_de_rede_de_abestecimento_de_agua_no_bairro_santana.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita planejamento para posterior instalação de rede de tubulação para abastecimento de água no bairro Santana, em Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2646</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2646/indicacao__junho_08-1.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção ou retirada de poste de ferro da rua Felix Trajano o referido poste se encontro oxidado com bastante ferrugem levando perigo.</t>
+  </si>
+  <si>
+    <t>2647</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2647/indicacao_02_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, ao Poder Executivo Municipal, e Secretaria Municipal de Educação, solicitar a disponibilização de transporte escolar para as crianças e estudantes residentes no Residencial Pedro Lemos em Encruzilhada de São João, que necessitam se deslocar diariamente para a Creche Vovó Rufina de Menezes e para a Escola ECIM Nelson Castanha.</t>
+  </si>
+  <si>
+    <t>2649</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2649/indicacao_-_farmacia_pet_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudo de viabilidade para implantação de um programa “Farmácia Pet” para arrecadação e distribuição de medicamentos e produtos veterinários, destinados a animais de famílias em situação de vulnerabilidade, ONGs e protetores.</t>
+  </si>
+  <si>
+    <t>2650</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2650/indicacao_-_mutirao_oftalmo_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de mutirão oftalmológico nas Escolas e creches municipais, para atender as demandas e identificar problemas de visão nas crianças da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>2651</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2651/indicacao_381.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que promova estudo de viabilidade para contratação, credenciamento ou celebração de parceria com empresa especializada na disponibilização de caçambas estacionárias ("papa-entulho"), destinadas à coleta, transporte e destinação ambientalmente adequada de resíduos da construção civil e entulhos no Município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2652</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2652/indicacao_382.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a criação de pontos de coleta para recebimento de móveis inservíveis e de móveis passíveis de restauração, visando à destinação ambientalmente adequada e à doação para famílias em situação de vulnerabilidade social no Município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2653</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2653/indicacao_383.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que promova estudo de viabilidade para implantação de contêineres fechados para acondicionamento de resíduos sólidos urbanos ("papa-lixo") em pontos estratégicos do Município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2654</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2654/pedido_01-15-06-02-02.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza da rua 4º travessa Joana D’Arc através Retroescavadeira para remoção de entulho e grande quantidade de mato na rua no bairro Irmã Julia.</t>
+  </si>
+  <si>
+    <t>2655</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2655/indicacao__junho_015-06.pdf</t>
+  </si>
+  <si>
+    <t>Para que possa ser colocado um transporte para doador de sangue em nosso município para HEMOPE caruaru, nesta indicação solicitamos uma divulgação nos canais de imprensa da prefeitura e blogs de bezerros, a organização do cadastro a inscrição seria nos postos de saúde do bairro do doador, esta iniciativa irá salvar vidas.</t>
+  </si>
+  <si>
+    <t>2656</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2656/pedido_01-15-06-02.pdf</t>
+  </si>
+  <si>
+    <t>Reposição da calçada da rua Coronel Bezerra centro de Bezerros, ao lado da padaria do comerciante Lulu da padaria, nesta indicação solicito manutenção do esgoto existente, as pedra da calçada estão saído com isto insetos  e mau cheiro tem sido constante.</t>
+  </si>
+  <si>
+    <t>2658</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2658/pe_119_emanuel.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja_x000D_
+encaminhado apelo ao Departamento de Estradas de Rodagem de Pernambuco- DER-PE, para que_x000D_
+realize, com a maior brevidade possível, a operação tapa-buracos na rodovia estadual PE-119, no_x000D_
+trecho que liga aBR-232 ao distrito de Sapucarana, no município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2660</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2660/ze_amaro.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja_x000D_
+encaminhado apelo à Excelentíssima Senhora Prefeita do Município de BezeiTOS, juntamente com_x000D_
+as Secretarias Municipais competentes, para que sejam adotadas as providências necessárias_x000D_
+visando à recuperação e melhoria das estradas do Sítio Areai I, bem como à restauração da_x000D_
+iluminação pública da localidade.</t>
+  </si>
+  <si>
+    <t>2661</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2661/picarro_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora_x000D_
+Piefeita deste Município, Sra. Maria Lucielle Silva Laurentino, por meio da Secretaria competente_x000D_
+providencie melhorias em todas a ruas dos loteamentos: Nossa Senhora da Luz e Cidade Alta’_x000D_
+através de revestimento com piçarro, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2662</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2662/bela_vista_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora_x000D_
+Prefeita deste Município, Sra. Maria Lucielle Silva Laurentino, por meio da Secretaria competente,_x000D_
+providencie melhorias cm todas a ruas dos lotcamcntos: Bela Vista e Parque das acácias,_x000D_
+através de revestimento com piçarro, em nosso Município</t>
+  </si>
+  <si>
+    <t>2663</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2663/retiro_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Poder Executivo Municipal, para que, por meio_x000D_
+da Secretaria competente, seja realizado estudo técnico com a finalidade de viabilizar a construção_x000D_
+de um canal para o escoamento de águas pluviais no bairro do Retiro, neste Município.</t>
+  </si>
+  <si>
+    <t>2664</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2664/lixo_roberto.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja_x000D_
+encaminhado apelo à Excelentíssima Senhora Prefeita do Município de BezeiTos, juntamente com a_x000D_
+Secretaria Municipal competente, para que promova uma ação de conscientização e mobilização junto_x000D_
+aos moradores, comerciantes e frequentadores da praça localizada no Bairro Santo Antônio, com o_x000D_
+objetivo de evitar o descarte irregular de lixo no local.</t>
+  </si>
+  <si>
+    <t>2665</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2665/15062026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja_x000D_
+encaminhado apelo à Excelentíssima Senhora Prefeita do Município de Bezerros, para que, por meio_x000D_
+das Secretarias Municipais competentes, viabilize a realização de um estudo técnico visando à_x000D_
+elaboração de um projeto de urbanização para o Bairro Santana.</t>
+  </si>
+  <si>
+    <t>2666</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2666/area_verde_ade.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, que seja_x000D_
+encaminhado apelo à Excelentíssima Senhora Prefeita do Município de Bezerros,_x000D_
+juntamente com a Secretaria Municipal competente, para que seja realizada, com urgência,_x000D_
+a capinação e limpeza da área verde localizada no Loteamento Portal da Serra, nas_x000D_
+proximidades do Mercado São Bento.</t>
+  </si>
+  <si>
+    <t>2669</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2669/rua_da_gaia_vando.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Reforma da ponte localizada no bairro do retiro.</t>
+  </si>
+  <si>
+    <t>2670</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2670/posto_ded_saude_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora Prefeita deste Município, Sra. Maria Lucielle Silva Laurentino, por meio das Secretarias_x000D_
+competentes, a construção de uma escola de referência, de uma creche e a instalação de um_x000D_
+posto de saúde no Bairro do Retiro, em nosso município.</t>
+  </si>
+  <si>
+    <t>2671</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2671/calcamento_vando.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO, de apelo à Excelentíssima Senhora Prefeita deste Município, Sra. Maria Lucielle Silva Laurentino, para que, juntamente com a_x000D_
+Secretaria Municipal de Serviços Urbanos, adote as providências necessárias visando à execução_x000D_
+de saneamento e do calçamento das seguintes vias localizadas no bairro do Retiro, em nosso_x000D_
+município públicas:</t>
+  </si>
+  <si>
+    <t>2672</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2672/neo_energia_a_de_motos.pdf</t>
+  </si>
+  <si>
+    <t>0 Vereador que esta subscreve, atendendo à solicitação dos moradores do Sítio_x000D_
+Boqueirão, no município de Bezerros/PE, indica que seja encaminhado expediente à Neoenergia_x000D_
+Pernambuco, solicitando a adoção de providências urgentes para solucionar as constantes quedas_x000D_
+e oscilações no fornecimento de energia elétrica na referida comunidade rural.</t>
+  </si>
+  <si>
+    <t>2673</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2673/52_indicacao_campanha_municipal_de_conscientizacao_prevencao_contra_golpes_virtuais_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de campanha municipal de conscientização e prevenção contra golpes virtuais, telefônicos e mensagens falsas, considerando o aumento dessas ocorrências e o elevado número de vítimas idosas no Município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2674</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2674/53_indicacao_implantacao_de_jardins_de_chuva_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo de viabilidade para implantação de jardins de chuva como medida de drenagem urbana sustentável no Município de Bezerros.</t>
+  </si>
+  <si>
+    <t>2675</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2675/54_indicacao_transporte_universitario_para_estudantes_das_faculdades_sediadas_em_bezerros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a criação de rota de transporte universitário para estudantes das faculdades sediadas em Bezerros, em complemento às políticas de apoio já existentes para alunos que estudam em cidades vizinhas.</t>
+  </si>
+  <si>
+    <t>2676</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2676/ind_057_2026_-_solicita_instalacao_de_mictorio_em_banheiros_no_mercado_barra_branca.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita instalação de mictórios masculinos no Mercado Barra Branca, localizado no Centro de Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2677</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2677/ind_058_2026_-_solicita_instalacao_de_corrimao_na_da_estacao_da_cultura.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita instalação de corrimão na Estação da Cultura, localizada no Centro de Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2678</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2678/ind_059_2026_-_solicita_instalacao_de_redutores_de_velocidade_na_travessa_laurindo_felix_.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita instalação de redutores de velocidade na Travessa Laurindo Félix, localizada no bairro São Pedro, em Bezerros/PE.</t>
+  </si>
+  <si>
+    <t>2679</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2679/19062026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf</t>
+  </si>
+  <si>
+    <t>INDICA a Excelentíssima Senhora Prefeita Municipal, por meio da Secretaria competente e_x000D_
+departamento de iluminação pública, que sejam realizados serviços de manutenção, reparo e_x000D_
+substituição das luminárias danificadas na rede de iluminação pública do Sítio Olho d'Água, neste_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>2680</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2680/camscanner_19-06-2026_10.20.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Requalificação do asfalto na Avenida Monsenhor Florentino e Saturnino de Brito.</t>
+  </si>
+  <si>
+    <t>2681</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2681/camscanner_19-06-2026_10.21_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica a criação da Patrulha escolar em nossa cidade.</t>
+  </si>
+  <si>
     <t>2192</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2192/requerimento_35_rogerio_pdf_assinado.pdf</t>
   </si>
   <si>
     <t>requerer a disponibilização de horas-máquina para a aração de terras em benefício dos agricultores do Bairro de Encruzilhada de São João.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2292/23022026_camara_municipal_de_bezerros_001.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, para que seja  realizado mutirão de ECO CARDIOGRAMA. no intuito de diminui a fila de espera de pacientes.</t>
+  </si>
+  <si>
+    <t>2507</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2507/requerimento_vereador_piso_professores_contratados_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a elaboração de estudo de impacto_x000D_
+orçamentário e financeiro acerca de eventual reajuste na remuneração dos professores_x000D_
+temporários da rede pública municipal de ensino de Bezerros, considerando o piso_x000D_
+salarial nacional do magistério e recente entendimento do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>MOA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2197/mocao_de_aplauso_prefeita_do_municipio__ze_antonio_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Governo Municipal de Bezerros, na pessoa da Excelentíssima Senhora Prefeita MARIA LUCIELLE SILVA LAURENTINO, pela relevante atuação e articulação que viabilizaram a melhoria do abastecimento de água no município de Bezerros- PE, por meio da Adutora do_x000D_
 Agreste.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2198/mocao_de_aplauso_raquel_lira__ze_antonio_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Governo do Estado de Pernambuco, na pessoa da Excelentíssima Senhora Governadora Raquel Teixeira Lyra Lucena, pela relevante contribuição na viabilização do abastecimento de água no município de Bezerros-PE, por meio da Adutora do Agreste.</t>
@@ -3805,50 +5808,98 @@
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2471/map003_2026_-_jose_inaldo_de_lima.docx_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PÓSTUMA para JOSÉ INALDO DE LIMA (INALDO DA LOJINHA BAIRRO NOVO)</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2493/ma004_2026_-_bitonho.docx_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS para ANTÔNIO MANOEL BATISTA (BITONHO)</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2496/mocao_de_aplauso_imjc_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à IGREJA MUNDIAL DE JESUS CRISTO - IMJC, pelo seu JUBILEU DE OURO - 50 anos de adoração e evangelização na cidade de Bezerros em Pernambuco.</t>
   </si>
   <si>
+    <t>2520</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2520/_ma005_2026_-_joselio_video_locadora_.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS para JOSÉ CÂNDIDO ALVES FILHO (JOSÉLIO)</t>
+  </si>
+  <si>
+    <t>2535</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2535/2_mocao_de_aplausos_mocao_de_aplausos_ao_senhor_edmir_pela_celebracao_dos_27_anos_do_mercado_de_demir_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos ao senhor Edmir pela celebração dos 27 anos do Mercado de Demir, em reconhecimento à sua trajetória empreendedora, contribuição para a geração de empregos, fortalecimento da economia de Bezerros e relevante papel social junto à população bezerrense.</t>
+  </si>
+  <si>
+    <t>2549</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2549/mocao_de_apalusos_jose_antonio_monteiro_11_maio_02.docx.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos ao ABF (ASSOCIAÇÃO BEZERRENSE DE FUTSAL ) nas pessoas de seu presidente WALLASS WALTER DA SILVA</t>
+  </si>
+  <si>
+    <t>2559</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2559/3_mocao_de_aplausos_ao_senhor_macdouglas_de_oliveira_premio_neide_castanha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos ao bezerrense Macdouglas de Oliveira pelo reconhecimento nacional na 15ª edição do Prêmio Neide Castanha, na categoria Produção de Conhecimento, pelo trabalho desenvolvido em defesa da infância e no enfrentamento ao abuso sexual infantil.</t>
+  </si>
+  <si>
+    <t>2564</t>
+  </si>
+  <si>
+    <t>Zé Antônio da Rádio, Reporter Rinaldo Luiz</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2564/mocao_de_apalusos_1505.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplausos: A FM 104,9 emissora comunitária que há 30 anos vem levando a comunicação aos bezerrense,</t>
+  </si>
+  <si>
     <t>2202</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2202/rita_de_cassia_encruzilhada_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da SRª. RITA DE CÁSSIA LIRA, ocorrido no dia 27 de janeiro de 2026</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2274/mocao_de_pesar_01_de_2026_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento de Nivaldo Pereira da Silva Júnior, ocorrido no dia 13 de fevereiro do corrente ano de 2026, na cidade de Caruaru.</t>
   </si>
   <si>
     <t>2275</t>
@@ -3884,162 +5935,326 @@
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2351/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento do SR. DJAVAN DO NASCIMENTO SILVA.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2352/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento do SR. GENIVALDO BEZERRA DE LIMA.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2498/dona_carmelita_assinado_1.pdf</t>
   </si>
   <si>
     <t>Moção de Profundo Pesar pelo falecimento da Srª Carmelita Benvinda Cantalice (Dona Carmelita), ocorrido no dia 20 de abril de 2026.</t>
   </si>
   <si>
+    <t>2516</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2516/mocao_de_pesar_raulni_ade_motos.pdf</t>
+  </si>
+  <si>
+    <t>Pelo falecimento do jovem RAULNÍ SABINO DOS SANTOS, ocorrido no dia 27 de abril do corrente ano, em nosso Município.</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2531/mocao_de_pesar_vando.pdf</t>
+  </si>
+  <si>
+    <t>pelo falecimento do Sr. JOSÉ WÊMISON DA SILVA, ocorrido no dia 02 de maio do corrente ano, na capital Pernambucana.</t>
+  </si>
+  <si>
+    <t>2592</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2592/mp001_2026_-_laercio_glicerio_da_silva_.docx_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR em decorrência do falecimento de LAÉRCIO GLICÉRIO DA SILVA</t>
+  </si>
+  <si>
+    <t>2611</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2611/mocao_de_pesar_roberto.pdf</t>
+  </si>
+  <si>
+    <t>O subscritor da presente. Vereador da Câmara Municipal dos Bezerros,_x000D_
+submete à apreciação de seus pares, cumpridas todas as formalidades regimentais,_x000D_
+MOÇÃO DE PROFUNDO PESAR pelo falecimento da Sra MARIA IZABEL DA_x000D_
+SILVA, ocorrido no dia 30 de maio em nosso Município.</t>
+  </si>
+  <si>
+    <t>2632</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2632/mocao_de_pesar_roberto.pdf</t>
+  </si>
+  <si>
+    <t>0 subscritor da presente. Vereador da Câmara Municipal dos Bezerros,_x000D_
+submete à apreciação de seus pares, cumpridas todas as formalidades regimentais,_x000D_
+MOÇÃO DE PROFUNDO PESAR pelo falecimento do Sr. ELENILDO_x000D_
+ANTÔNIO, ocorrido no dia 07 de junho em nosso Município.</t>
+  </si>
+  <si>
+    <t>2657</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2657/mocao_cicero_roberto.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO de PROFUNDO PESAR pelo falecimento do Sr. CÍCERO BEZERRA_x000D_
+DOS SANTOS, ocorrido no dia 11 de junho em nosso Município.</t>
+  </si>
+  <si>
+    <t>2659</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2659/pesar_peitica_ze_amaro.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PROFUNDO PESAR pelo falecimento do Sr. JOSÉ SOARES FILHO_x000D_
+(DEDÉ PEITICA), ocorrido no dia 12 de junho na cidade de Caruaru-PE.</t>
+  </si>
+  <si>
     <t>2213</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2213/ata_eletronica_da_1a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_13.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA PRIMEIRA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 01 DE FEVEREIRO DO ANO DOIS MIL E VINTE E SEIS</t>
+  </si>
+  <si>
+    <t>2248</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2248/ata_eletronica_da_2a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_1.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SEGUNDA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 10 DE FEVEREIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2276</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2276/ata_eletronica_da_3a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_2.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA TERCEIRA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 19 DE FEVEREIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2299</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2299/ata_eletronica_da_4a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_3.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA QUARTA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS-PE, REALIZADA NO DIA 24 DE FEVEREIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2327</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2327/ata_eletronica_da_5a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_4.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA QUINTA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 03 DE MARÇO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2350</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2350/ata_eletronica_da_6a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_5.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SEXTA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 10 DE MARÇO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2382</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2382/ata_eletronica_da_7a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_6.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA SÉTIMA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 17 DE MARÇO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2404/ata_eletronica_da_8a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_7.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA OITAVA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 24 DE MARÇO DO ANO DOIS MIL E VINTE E SEIS</t>
+  </si>
+  <si>
+    <t>2429</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2429/ata_eletronica_da_9a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_8.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA NONA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 31 DE MARÇO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2451/ata_eletronica_da_10a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_9.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 07DE ABRIL DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2476</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2476/ata_eletronica_da_11a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_10.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA PRIMEIRA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 14 DE ABRIL DO ANO DOIS MIL E VINTE E SEIS</t>
+  </si>
+  <si>
+    <t>2499</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2499/ata_eletronica_da_12a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_11.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SEGUNDA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 22 DE ABRIL DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2500/ata_eletronica_da_13a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_12.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA TERCEIRA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 28DE ABRIL DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2532</t>
+  </si>
+  <si>
     <t>http://sapl.bezerros.pe.leg.br/media/</t>
   </si>
   <si>
-    <t>ATA DA PRIMEIRA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 01 DE FEVEREIRO DO ANO DOIS MIL E VINTE E SEIS</t>
-[...71 lines deleted...]
-    <t>ATA DA DÉCIMA TERCEIRA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 28DE ABRIL DO ANO DOIS MIL E VINTE E SEIS.</t>
+    <t>ATA DA DÉCIMA QUARTA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 05 DE MAIO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2556</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA QUINTA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 12 DE MAIO DO ANO DOIS MIL E VINTE E SEIS</t>
+  </si>
+  <si>
+    <t>2572</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SEXTA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 19 DE MAIO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2594</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA SETIMA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 26 DE MAIO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2624</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA OITAVA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 02 DE JUNHO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2648</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA NONA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 09 DE JUNHO DO ANO DOIS MIL E VINTE E SEIS.</t>
+  </si>
+  <si>
+    <t>2668</t>
+  </si>
+  <si>
+    <t>ATA DA VIGESÍMA REUNIÃO ORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 16 DE JUNHO DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>ATA1</t>
   </si>
   <si>
     <t>Ata da Sessão Extraordinária</t>
   </si>
   <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2194/ata_eletronica_da_1a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_20a_legislatura_3.pdf</t>
+  </si>
+  <si>
     <t>ATA DA PRIMEIRA REUNIÃO EXTRAORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 23 DE JANEIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2195/ata_eletronica_da_2a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_20a_legislatura_2.pdf</t>
+  </si>
+  <si>
     <t>ATA DA SEGUNDA REUNIÃO EXTRAORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 23 DE JANEIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2254/ata_eletronica_da_3a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_20a_legislatura_1.pdf</t>
+  </si>
+  <si>
     <t>ATA DA TERCEIRA REUNIÃO EXTRAORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 12 DE FEVEREIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>2273</t>
+  </si>
+  <si>
+    <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2273/ata_eletronica_da_4a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_20a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DA QUARTA REUNIÃO EXTRAORDINÁRIA DO PRIMEIRO PERIODO LEGISLATIVO DA CÂMARA MUNICIPAL DOS BEZERROS – PE, REALIZADA NO DIA 19 DE FEVEREIRO DO ANO DOIS MIL E VINTE E SEIS.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>PEP</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
     <t>http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2253/12022026_camara_municipal_de_bezerros.pdf</t>
   </si>
   <si>
     <t>Art. 13- A Gratificação Especial de Eventos- GEV poderá ser concedida aos_x000D_
 servidores públicos municipais, independentemente do vínculo, abrangendo servidores_x000D_
 efetivos, ocupantes de cargos em comissão e contratados por tempo determinado.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4363,56 +6578,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2244/projeto_de_lei_no_001_de_09_fevereiro_de_2026..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2349/projeto_de_lei_no_02_de_09_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2405/projeto_de_lei_no_03_de_24_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_n_04_de_17_de_abril_de_2026..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2181/rn_festival_de_comidas_tipicas_em_encruzilhada_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2203/projeto_de_lei_nba_00x.2026_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2206/pl_ruassitioareal_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2315/projeto_de_lei_n2_00x.2026_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2324/01_projeto_de_lei_-_nome_da_rua_jose_bezerra_de_oliveira_serra_negra_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2362/pl_rua_djavan_vando.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2363/pl_rua_genival_vando.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2439/pl_dia_do_sanfoneiro_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2191/projeto_de_lei_complementar_no_01_de_16_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2193/22012026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2272/ok_plc_02_mesa_final_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2227/projeto_de_decreto_legislativo_01_de_2026_claudinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2228/projeto_de_decreto_legislativo_02_de_2026_mario_gil_rodrigues_neto_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2182/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2183/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2184/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2185/solicitacao_para_raquel_lyra_tatai.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2186/multirao_de_limpeza_tatai.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2187/multirao_de_limpeza_rio_tatai.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2188/saneamento_basico_n_s_da_luz_vando.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2189/saneamento_parque_das_acacias_vando.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2190/construcao_de_pracas_vando.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2196/agencia_trasnfusional_hospitalar_ade.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2200/indicacao_joao_moto__pneumologista.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2201/indicacao_-_atualizacao_correios_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2204/indicacao_roberto_dinda_monitoramento_praca_de__serra_negra.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_roberto_dinda_ladeira_do_morango.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2207/indicacao_-_kit_lanche_tfd_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2208/indicacao_-_selo_empresa_amiga_do_esporte_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2209/indicacao_rogerio_de_natal_disponibilidade_de_horas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2210/ind_001_2026_-_placas_de_taxi_tamarindus.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2211/ind_002_2026_-_coleta_de_lixo_no_bela_vista_e_lot_park_rei_david.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2212/ind_003_2026_-_quebra_molas_no_acesso_a_lula_vassoureiro.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2214/indicacao_emanuel_messias_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2215/indicacao_campo_do_retiro_vando.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2216/canal_de_escoamento_vando.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2217/calcamento_vando.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2218/lona_quiosque_duque_de_caxias_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2219/lombadas_tamarindos_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2220/rampas_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2221/calcamento_em_frente_ao_parque_poliesportivo_tatai.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2222/agua_joao_paulo_2_tatai.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2223/indicacao_01_pdf_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2224/indicacao_01_de_2026_desconto_de_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2225/indicacao_02_de_2026_bezerros_vet_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2226/indicacao_03_de_2026_projeto_socioeconomico_bolsa_familia_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2229/indicacao_joao_motos_criacao_de_um_centro_de_triagem_p._com_canc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2230/indicacao_joao_motos_construca_de_um_patio_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2232/calcamentobrua_augusta_roberto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2233/ind_004_2026_-_capinacao_e_placa_retiro.docx.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2234/ind_005_2026_-_poda_de_avore_maria_ana_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2235/ind_006_2026_-_concurso_publico.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2236/ind_004_2026_-_capinacao_e_placa_retiro.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2237/indicacao_-_gcm_e_pm_na_barragem_do_manuino_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2238/indicacao_-_compesa_buracos_nas_ruas_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2239/indicacao_-_taxa_de_publicidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2240/planos_e_cargos_diogo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2241/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2242/revitalizacao_escolas_diogo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2243/estradas_rurais_tatai.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2245/limpeza_canal_irma_julia_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2246/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2249/11022026_gamara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2250/11022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2251/11022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2252/11022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2255/12022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2256/12022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2257/indicacao_-_piso_da_educacao_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2258/indicacao_-_atualizao_do_pcc_do_professores_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2259/indicacao_-_kits_para_alunos_atipicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2260/ind_007_2026_-_calcamento_2c2ba_travessa_luiz_gonzaga_salvador.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2261/ind_008_2026_-_calcamento_da_rua_das_flores2c_ao_lado_do_hospital_jesus_pequenino_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2262/ind_009_2026_-_limpeza_bocas_de_lobo_na_frei_caneca_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2263/04_indicacao_lombada_sao_pedro_doutro_jose_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2264/06_indicacao_cat_no_nucleo_de_producao_de_artesanatos_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2265/05_indicacao_revogar_lei_de_taxa_pra_retirar_metralhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2266/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2267/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2268/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2269/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_004.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2271/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_005.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2277/07_indicacao_coleta_de_lixo_no_rei_david_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2278/08_indicacao_zona_de_escape_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2279/09_indicacao_comissao_de_esportes_para_escolher_homenageado_medalha_jose_joao_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2280/indicacao_-_formacao_continuada_para_apoios_a_criancas_com_deficiencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao_-_climatizacao_das_salas_de_aula_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2282/indicacao_-_ponte_da_rua_da_tia_izaura_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2283/ind_010_2026_-_requalificacao_iluminacao_do_residencial_jurema.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2284/ind_011_2026_-_redutores_velocidade_entrada_chico_lemos_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2285/ind_012_2026_-_elevatoria_no_bairro_santana.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2286/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2287/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2288/23022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2289/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2290/23022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2291/23022026_0ar_ade_bezerros.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2293/23022026_camara_municipal_de_bezerros_002.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2294/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2296/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_004.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2295/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2297/23022026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2300/27022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2301/27022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2302/27022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2303/27022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2304/kit_de_rg_dinda.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2305/ind_015_2026_-_luz_bar_do_sport.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2306/ind_013_2026_-_ilumina_pe_nos_residenciais_jurema_e_bezerros.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2307/ind_014_2026_-_escoamento_pluvial_na_rua_cap_pedro_pereira2c_no_bairro_rosario.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2308/10_indicacao_redutores_de_velocidade_na_rua_07_cohab_assinado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2309/11_indicacao_redutor_de_velocidade_travessa_professor_trajano_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2310/12_indicacao_carteirinha_do_estudante_para_a_rede_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2311/indicacao_-_espacos_sensoriais_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2312/indicacao_-_sistema_de_drenagem_no_centro_da_cidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2313/indicacao_-_muro_de_arrimo_no_rio_ipojuca_assinado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2314/percusso_carro_do_lixo_emanuel.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2316/02032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2317/02032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2318/02032026_camara_municipal_de_bezerros_w.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2319/02032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2320/camscanner_02-03-2026_10.31.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2321/02032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2322/02032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2323/02032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2325/ind_013_2026_-_recuperacao_de_vias_e_acoes_emergenciais_em_decorrencia_das_chuvas.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2326/ind_015_2026_-_melhorias_na_rua_isaura_fernandes.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2328/05032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2329/indicacao_-_reposicao_de_calcamento_da_rua_pedro_abilio_de_araujo_lemos_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2330/indicacao_-_reposicao_de_calcamento_da_rua_augusta_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2331/indicacao_-iluminacao_sitio_dos_remedios_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2332/ind_016_2026_-_manutencao_grades_canaletas_residencial_jurema.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2333/ind_017_2026_-_escoamento_rua_do_bar_do_sport.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2334/ind_018_2026_-_aumento_vazao_na_rua_carvoeiro_manoel_elias.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2335/13_indicacao_implantacao_de_dois_redutores_de_velocidade_28lombadas29_no_distrito_de_serra_negra_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2336/14_indicacao_multas_paga_com_doacao_de_sangue_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2337/15_indicacao_destinacao_de_uma_parte_da_area_atualmente_pertencente_ao_nucleo_de_seguranca_publica2c_localizado_no_bairro_sao_pedro2c_para_uma_possivel_construcao_de_uma_creche_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2338/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2339/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2340/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2342/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2343/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2344/09032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2345/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2346/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2347/09032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2348/doc-20260309-wa0157..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2353/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_008.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2354/carro_frigorifico_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2355/carro_de_mudanca_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2356/17_indicacao_renovacao_e_padronizacao_das_placas_de_identificacao_com_os_nomes_das_ruas_incluindo_o_cep_e_qr_code_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2357/16_indicacao_escadaria_ligando_a_rua_dr_antonio_sales_de_melo_a_tv_aquilio_bernardo_vieira_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2358/18_indicacao_poda_das_arvores_na_area_verde_localizada_em_frente_a_rua_vereador_antonio_valmir_de_lima_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2359/compra_do_terreno_da_quadra_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2360/passagem_molhada_salgado_fia.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2361/aracao_de_terra_fia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2364/saneamento_paulo_fernando_vando.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2365/paa_nos_bairros_roberto_dinda.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2366/aumento_conselho_roberto.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2367/scfv_no_jurema_roberto.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2368/ind_019_2026_-_ilumina_pe_nos_residenciais_jurema_e_bezerros.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2370/ind_020_2026_-_pavimentacao_rua_braz_alves_de_melo_alzira_maria_da_silva.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacao_-_futsal_feminino_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2372/indicacao_-_asfalta_na_cap_eulino_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_-_calcamento_da_rua_monica_de_castro_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2374/camscanner_16-03-2026_10.47.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2375/camscanner_16-03-2026_10.48.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2376/16032026_camara_municipal_de_bezerros_v_..__j_..pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2377/16032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2379/indicacao_tatai_reparacao_de_lampadas_no_joao_paulo_segundo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2380/indicacao_tatai_guarda_municipal_patrulha_maria_da_penha_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2381/indicacao_incluir_no_calendario_palestras__lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2383/19_indicacao_distribuicao_de_coleiras_refletiva_para_animais_comunitarios_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2384/20_indicacao_teto_orientativo_para_pagamentos_de_caches_artisticos_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2385/21_indicacao_estudo_tecnico_de_viabilidade_para_implatacao_de_capinacao_a_vapor_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2386/23032026_camara_munic_iipal_de_bezerros_casa_jose_franciscid_de_.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2387/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2388/23032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2389/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2391/23032026_camara_muni_ciipal_de_bezerros_casa_jose_francisoci_de_.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2392/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2393/23032026_camara_municilpal_de_bezerros_casa_jose_francisco_de_ol.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2394/23032026_camara_mumicipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2395/23032026_camara_muni_cipal_de_bezerros_casa_jose_francisco_de_ol.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2396/23032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2397/23032026_camara_mun1c_ipal_de_bezerros_casa_jose_francisco_de_ol.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2398/ind_0232026_-_manutencao_banheiros_tamarindos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2399/ind_0222026_-_estudo_tecnico_criacao_de_acesso_e_saida_para_a_br_232.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2401/eduardo_lima_indicacao_para_plantacao_de_palmeiras_na_avendida_otavio_pessoa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2402/eduardo_lima_indicacao_do_pl_para_as_consessionarias.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2403/eduardo_lima_indicacao_da_coleta_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2406/24_indicacao_indico_o_envio_de_projeto_pra_organizar_emaranhado_de_fios_dos_postes_assinado.pdf_protegido.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2407/indicacao_-_academias_publicas_nas_pracas_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2408/indicacao_-_unificacao_da_praca_imaculada_conceicao_assinado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2409/23_indicacao_construcao_de_uma_praca_poliesportiva_no_cais_localizado_em_frente_ao_colegio_nossa_senhora_das_dores_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2410/22_indicacao_envio_de_projeto_de_lei_a_esta_casa_legislativa_sobre_o_ressarcimento_de_maus-tratros_aos_animais_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2411/indicacao_-_reforma_da_praca_nelson_borba_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2412/indicacao_tatai_unidade_movel_hemope.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2413/indicacao_tatai_m._ilumincao_santo_amaro_2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2414/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2415/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2416/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2417/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2418/30032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2419/30032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2420/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2421/30032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2422/30032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2423/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_004.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2424/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2425/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2426/ind_026_2026_-_luz_rua_do_bar_do_sport.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2428/ind_025_2026_-_reforma_ubs_gameleira.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2431/25_indicacao_inclusao_da_faculdade_vale_do_pajeu_no_programa_vai_longe_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2432/26_indicacao_atualizacao_do_plano_diretor_do_municipio_de_bezerros_assinado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2433/indicacao_-_redutores_com_acessibilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2434/indicacao_-_bolsa_atleta_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2435/indicacao_-_mutirao_de_limpeza_sao_sebastiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2436/indicacao_marcacoes_diogo_lemos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2437/contrucao_de_praca_n_s_fatima_vando.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2438/restauracao_em_torno_da_igreja__n_s_fatima_vando.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2441/ind_030_2026_-_estacionamento_rapido_praca_duque_de_caxias.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2442/ind_029_2026_-_boca_de_lobo_na_rua_augusta.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2443/limpeza_da_rua_santa_cruz_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2444/ipa_emanuel_de_boas_novas.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2445/praca_na_rua_da_bolsa_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2446/reforma_da_praca_de_cajazeiras_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2447/cemiterio_em_areias_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2448/tapa_buraco_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2450/limpeza_irma_julia_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2452/27_indicacao_construcao_de_uma_praca_multiesportiva_no_entorno_da_imagem_da_santa2c_localizada_no_bairro_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2453/ponto_de_apoios_cras_roberto.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2454/canal_da_gameleira_roberto.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2455/carro_odontologico_roberto.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2456/pontos_de_onubus_estudantes_junior.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2457/guar_rail_pe_097_fia.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2458/09042026_caiviara_municipal_de_bezerros_casa_jose_francisco_de_o.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2459/requerimento_vando_saude_.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2460/29_indicacao_criacao_do_conselho_municipal_de_desenvolvimento_economico2c_empreendedorismo_e_comercio_de_bezerros_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2461/28_indicacao_solicita_a_compesa_a_regularizacao_e_ampliacao_do_abastecimento_de_agua_no_residencial_campestre_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2462/indicacao_-_reparos_calcamento_rua_julio_cesar_assinado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2463/indicacao_-_esgoto_na_rua_crisanto_sostenes_e_marieta_do_carmo_assinado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2464/indicacao_-_limpeza_de_terrenos_e_imoveis_baldios_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2465/lixeiras_pracas_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2466/servico_de_capinacao_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2467/abel_gregorio_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2468/camscanner_13-04-2026_06.53.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2469/pontos_de_onibus_dfia.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2470/calcamento_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2472/ind_033_2026_-_mutirao_emissao_rg.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2473/ind_032_2026_-_exaustores_no_mercado_barra_branca.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2474/calcamento_vando_4_travessa_vando.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2475/calcamento_e_saneamento_vando.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2477/indicacao_joao_moto_criacao_do_compaz_.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2478/indicacao_joao_moto__criacao_disque_denuncia.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2479/33_indicacao_aproveitamento_de_mao_de_obra_de_apenados_do_regime_semiaberto2c_reeducandos_e_egressos_do_sistema_prisional_em_atividades_de_interesse_publico._assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2480/32_indicacao_estudo_tecnico_e_de_viabilidade_para_analisar_a_substituicao_ou_adocao_de_lombadas_modulares_tipo_b_assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2481/31_indicacao_implantacao_de_sistema_de_monitoramento_e_rastreamento_via_gps_em_toda_a_frota_de_veiculos_oficiais_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2482/cuidadores_de_idosos_ade_motos.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2483/equipe_para_o_tea_ade_motos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2484/iluminacao_distritos_vando.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2485/saneamento_e_calcamento_vando.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2486/iluminacao_sao_rafael_junior.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2487/creche_municipal_junior.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2488/insalobridade_roberto.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2489/calcamento_manoel_laurentino_roberto.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2490/17042026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2491/ind_34_2026_extensao_casa_apoio-tfd-recife.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2492/ind_035_2026_-_reparo_do_esgoto_da_rua_antonia_mendes.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2494/indicacao_-_reparos_nos_calcamento_e_asfalto_na_rua_severina_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2495/indicacao_-_ampliacao_do_espaco_da_fisioterapia_assinado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2501/melhorias_nos_loteamentos_vando.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2502/calcamento_mulungu_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2503/melhorias_na_quadra_do_cemaic_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2504/lonas_dos_quiosques_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2192/requerimento_35_rogerio_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2292/23022026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2197/mocao_de_aplauso_prefeita_do_municipio__ze_antonio_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2198/mocao_de_aplauso_raquel_lira__ze_antonio_.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2199/mocao_de_aplauso_presidente_lula_ze_antonio_.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2231/mocao_de_aplausos_bezerros_vet_tatai.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2247/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2270/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2369/ma001_2026_-_robeval_lima.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2378/16032026_camara_municipal_de_bezerros__a__casa_jose_francisco_de.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2390/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2400/map0012026_-_manoel_leite.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2427/map002_2026_-_joao_severino.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2430/01_mocao_de_aplausos_aos_jovens_atletas_bezerrenses_wemerson_michael_28maycon_islam29_e_rayssa_pitbull2c_bem_como_ao_treinador_charles_david_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2440/ma003_2026_-_valdir_jose_de_lima_28taxista29.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2449/mocao_de_plausos_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2471/map003_2026_-_jose_inaldo_de_lima.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2493/ma004_2026_-_bitonho.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2496/mocao_de_aplauso_imjc_assinado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2202/rita_de_cassia_encruzilhada_assinado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2274/mocao_de_pesar_01_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2275/mocao_de_pesar_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2298/mocao_de_pesar_03_assinado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2341/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2351/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2352/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2498/dona_carmelita_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2253/12022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2244/projeto_de_lei_no_001_de_09_fevereiro_de_2026..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2349/projeto_de_lei_no_02_de_09_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2405/projeto_de_lei_no_03_de_24_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2497/projeto_de_lei_n_04_de_17_de_abril_de_2026..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2181/rn_festival_de_comidas_tipicas_em_encruzilhada_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2203/projeto_de_lei_nba_00x.2026_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2206/pl_ruassitioareal_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2315/projeto_de_lei_n2_00x.2026_29_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2324/01_projeto_de_lei_-_nome_da_rua_jose_bezerra_de_oliveira_serra_negra_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2362/pl_rua_djavan_vando.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2363/pl_rua_genival_vando.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2439/pl_dia_do_sanfoneiro_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2595/29052026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2631/projeto_de_lei_2026_fibromialgia_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2667/pl_004_-_semana_municipal_da_xilogravura.docx_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2191/projeto_de_lei_complementar_no_01_de_16_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2193/22012026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2272/ok_plc_02_mesa_final_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2227/projeto_de_decreto_legislativo_01_de_2026_claudinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2228/projeto_de_decreto_legislativo_02_de_2026_mario_gil_rodrigues_neto_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2522/pdl_004_-_18_de_maio_2026_-_padre_paulo_jorge_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2527/projeto_de_decreto_legislativo_-_luiz_miguel_do_nascimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2528/04052026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2529/projeto_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2530/titulo_cidadao_tatai.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2553/18_de_maio_ade_motos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2593/indicacao_no25-05cidadao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2644/doc-20260608-wa0050..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2645/titulo_de_cidadao2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2182/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2183/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2184/13012026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2185/solicitacao_para_raquel_lyra_tatai.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2186/multirao_de_limpeza_tatai.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2187/multirao_de_limpeza_rio_tatai.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2188/saneamento_basico_n_s_da_luz_vando.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2189/saneamento_parque_das_acacias_vando.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2190/construcao_de_pracas_vando.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2196/agencia_trasnfusional_hospitalar_ade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2200/indicacao_joao_moto__pneumologista.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2201/indicacao_-_atualizacao_correios_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2204/indicacao_roberto_dinda_monitoramento_praca_de__serra_negra.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2205/indicacao_roberto_dinda_ladeira_do_morango.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2207/indicacao_-_kit_lanche_tfd_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2208/indicacao_-_selo_empresa_amiga_do_esporte_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2209/indicacao_rogerio_de_natal_disponibilidade_de_horas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2210/ind_001_2026_-_placas_de_taxi_tamarindus.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2211/ind_002_2026_-_coleta_de_lixo_no_bela_vista_e_lot_park_rei_david.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2212/ind_003_2026_-_quebra_molas_no_acesso_a_lula_vassoureiro.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2214/indicacao_emanuel_messias_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2215/indicacao_campo_do_retiro_vando.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2216/canal_de_escoamento_vando.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2217/calcamento_vando.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2218/lona_quiosque_duque_de_caxias_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2219/lombadas_tamarindos_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2220/rampas_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2221/calcamento_em_frente_ao_parque_poliesportivo_tatai.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2222/agua_joao_paulo_2_tatai.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2223/indicacao_01_pdf_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2224/indicacao_01_de_2026_desconto_de_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2225/indicacao_02_de_2026_bezerros_vet_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2226/indicacao_03_de_2026_projeto_socioeconomico_bolsa_familia_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2229/indicacao_joao_motos_criacao_de_um_centro_de_triagem_p._com_canc.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2230/indicacao_joao_motos_construca_de_um_patio_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2232/calcamentobrua_augusta_roberto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2233/ind_004_2026_-_capinacao_e_placa_retiro.docx.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2234/ind_005_2026_-_poda_de_avore_maria_ana_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2235/ind_006_2026_-_concurso_publico.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2236/ind_004_2026_-_capinacao_e_placa_retiro.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2237/indicacao_-_gcm_e_pm_na_barragem_do_manuino_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2238/indicacao_-_compesa_buracos_nas_ruas_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2239/indicacao_-_taxa_de_publicidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2240/planos_e_cargos_diogo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2241/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2242/revitalizacao_escolas_diogo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2243/estradas_rurais_tatai.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2245/limpeza_canal_irma_julia_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2246/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2249/11022026_gamara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2250/11022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2251/11022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2252/11022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2255/12022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2256/12022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2257/indicacao_-_piso_da_educacao_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2258/indicacao_-_atualizao_do_pcc_do_professores_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2259/indicacao_-_kits_para_alunos_atipicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2260/ind_007_2026_-_calcamento_2c2ba_travessa_luiz_gonzaga_salvador.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2261/ind_008_2026_-_calcamento_da_rua_das_flores2c_ao_lado_do_hospital_jesus_pequenino_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2262/ind_009_2026_-_limpeza_bocas_de_lobo_na_frei_caneca_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2263/04_indicacao_lombada_sao_pedro_doutro_jose_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2264/06_indicacao_cat_no_nucleo_de_producao_de_artesanatos_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2265/05_indicacao_revogar_lei_de_taxa_pra_retirar_metralhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2266/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2267/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2268/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2269/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_004.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2271/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_005.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2277/07_indicacao_coleta_de_lixo_no_rei_david_assinado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2278/08_indicacao_zona_de_escape_retiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2279/09_indicacao_comissao_de_esportes_para_escolher_homenageado_medalha_jose_joao_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2280/indicacao_-_formacao_continuada_para_apoios_a_criancas_com_deficiencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao_-_climatizacao_das_salas_de_aula_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2282/indicacao_-_ponte_da_rua_da_tia_izaura_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2283/ind_010_2026_-_requalificacao_iluminacao_do_residencial_jurema.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2284/ind_011_2026_-_redutores_velocidade_entrada_chico_lemos_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2285/ind_012_2026_-_elevatoria_no_bairro_santana.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2286/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2287/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2288/23022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2289/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2290/23022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2291/23022026_0ar_ade_bezerros.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2293/23022026_camara_municipal_de_bezerros_002.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2294/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2296/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_004.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2295/23022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2297/23022026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2300/27022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2301/27022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2302/27022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2303/27022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2304/kit_de_rg_dinda.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2305/ind_015_2026_-_luz_bar_do_sport.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2306/ind_013_2026_-_ilumina_pe_nos_residenciais_jurema_e_bezerros.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2307/ind_014_2026_-_escoamento_pluvial_na_rua_cap_pedro_pereira2c_no_bairro_rosario.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2308/10_indicacao_redutores_de_velocidade_na_rua_07_cohab_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2309/11_indicacao_redutor_de_velocidade_travessa_professor_trajano_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2310/12_indicacao_carteirinha_do_estudante_para_a_rede_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2311/indicacao_-_espacos_sensoriais_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2312/indicacao_-_sistema_de_drenagem_no_centro_da_cidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2313/indicacao_-_muro_de_arrimo_no_rio_ipojuca_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2314/percusso_carro_do_lixo_emanuel.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2316/02032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2317/02032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2318/02032026_camara_municipal_de_bezerros_w.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2319/02032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2320/camscanner_02-03-2026_10.31.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2321/02032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2322/02032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2323/02032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2325/ind_013_2026_-_recuperacao_de_vias_e_acoes_emergenciais_em_decorrencia_das_chuvas.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2326/ind_015_2026_-_melhorias_na_rua_isaura_fernandes.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2328/05032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2329/indicacao_-_reposicao_de_calcamento_da_rua_pedro_abilio_de_araujo_lemos_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2330/indicacao_-_reposicao_de_calcamento_da_rua_augusta_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2331/indicacao_-iluminacao_sitio_dos_remedios_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2332/ind_016_2026_-_manutencao_grades_canaletas_residencial_jurema.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2333/ind_017_2026_-_escoamento_rua_do_bar_do_sport.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2334/ind_018_2026_-_aumento_vazao_na_rua_carvoeiro_manoel_elias.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2335/13_indicacao_implantacao_de_dois_redutores_de_velocidade_28lombadas29_no_distrito_de_serra_negra_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2336/14_indicacao_multas_paga_com_doacao_de_sangue_assinado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2337/15_indicacao_destinacao_de_uma_parte_da_area_atualmente_pertencente_ao_nucleo_de_seguranca_publica2c_localizado_no_bairro_sao_pedro2c_para_uma_possivel_construcao_de_uma_creche_assinado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2338/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2339/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2340/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2342/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2343/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2344/09032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2345/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2346/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2347/09032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2348/doc-20260309-wa0157..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2353/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_008.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2354/carro_frigorifico_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2355/carro_de_mudanca_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2356/17_indicacao_renovacao_e_padronizacao_das_placas_de_identificacao_com_os_nomes_das_ruas_incluindo_o_cep_e_qr_code_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2357/16_indicacao_escadaria_ligando_a_rua_dr_antonio_sales_de_melo_a_tv_aquilio_bernardo_vieira_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2358/18_indicacao_poda_das_arvores_na_area_verde_localizada_em_frente_a_rua_vereador_antonio_valmir_de_lima_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2359/compra_do_terreno_da_quadra_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2360/passagem_molhada_salgado_fia.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2361/aracao_de_terra_fia.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2364/saneamento_paulo_fernando_vando.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2365/paa_nos_bairros_roberto_dinda.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2366/aumento_conselho_roberto.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2367/scfv_no_jurema_roberto.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2368/ind_019_2026_-_ilumina_pe_nos_residenciais_jurema_e_bezerros.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2370/ind_020_2026_-_pavimentacao_rua_braz_alves_de_melo_alzira_maria_da_silva.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacao_-_futsal_feminino_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2372/indicacao_-_asfalta_na_cap_eulino_assinado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacao_-_calcamento_da_rua_monica_de_castro_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2374/camscanner_16-03-2026_10.47.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2375/camscanner_16-03-2026_10.48.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2376/16032026_camara_municipal_de_bezerros_v_..__j_..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2377/16032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2379/indicacao_tatai_reparacao_de_lampadas_no_joao_paulo_segundo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2380/indicacao_tatai_guarda_municipal_patrulha_maria_da_penha_.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2381/indicacao_incluir_no_calendario_palestras__lei_maria_da_penha.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2383/19_indicacao_distribuicao_de_coleiras_refletiva_para_animais_comunitarios_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2384/20_indicacao_teto_orientativo_para_pagamentos_de_caches_artisticos_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2385/21_indicacao_estudo_tecnico_de_viabilidade_para_implatacao_de_capinacao_a_vapor_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2386/23032026_camara_munic_iipal_de_bezerros_casa_jose_franciscid_de_.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2387/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2388/23032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2389/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2391/23032026_camara_muni_ciipal_de_bezerros_casa_jose_francisoci_de_.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2392/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2393/23032026_camara_municilpal_de_bezerros_casa_jose_francisco_de_ol.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2394/23032026_camara_mumicipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2395/23032026_camara_muni_cipal_de_bezerros_casa_jose_francisco_de_ol.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2396/23032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2397/23032026_camara_mun1c_ipal_de_bezerros_casa_jose_francisco_de_ol.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2398/ind_0232026_-_manutencao_banheiros_tamarindos.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2399/ind_0222026_-_estudo_tecnico_criacao_de_acesso_e_saida_para_a_br_232.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2401/eduardo_lima_indicacao_para_plantacao_de_palmeiras_na_avendida_otavio_pessoa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2402/eduardo_lima_indicacao_do_pl_para_as_consessionarias.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2403/eduardo_lima_indicacao_da_coleta_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2406/24_indicacao_indico_o_envio_de_projeto_pra_organizar_emaranhado_de_fios_dos_postes_assinado.pdf_protegido.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2407/indicacao_-_academias_publicas_nas_pracas_assinado.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2408/indicacao_-_unificacao_da_praca_imaculada_conceicao_assinado.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2409/23_indicacao_construcao_de_uma_praca_poliesportiva_no_cais_localizado_em_frente_ao_colegio_nossa_senhora_das_dores_assinado.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2410/22_indicacao_envio_de_projeto_de_lei_a_esta_casa_legislativa_sobre_o_ressarcimento_de_maus-tratros_aos_animais_assinado.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2411/indicacao_-_reforma_da_praca_nelson_borba_assinado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2412/indicacao_tatai_unidade_movel_hemope.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2413/indicacao_tatai_m._ilumincao_santo_amaro_2.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2414/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2415/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2416/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2417/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2418/30032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2419/30032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2420/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2421/30032026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2422/30032026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2423/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_004.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2424/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2425/30032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2426/ind_026_2026_-_luz_rua_do_bar_do_sport.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2428/ind_025_2026_-_reforma_ubs_gameleira.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2431/25_indicacao_inclusao_da_faculdade_vale_do_pajeu_no_programa_vai_longe_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2432/26_indicacao_atualizacao_do_plano_diretor_do_municipio_de_bezerros_assinado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2433/indicacao_-_redutores_com_acessibilidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2434/indicacao_-_bolsa_atleta_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2435/indicacao_-_mutirao_de_limpeza_sao_sebastiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2436/indicacao_marcacoes_diogo_lemos.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2437/contrucao_de_praca_n_s_fatima_vando.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2438/restauracao_em_torno_da_igreja__n_s_fatima_vando.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2441/ind_030_2026_-_estacionamento_rapido_praca_duque_de_caxias.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2442/ind_029_2026_-_boca_de_lobo_na_rua_augusta.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2443/limpeza_da_rua_santa_cruz_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2444/ipa_emanuel_de_boas_novas.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2445/praca_na_rua_da_bolsa_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2446/reforma_da_praca_de_cajazeiras_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2447/cemiterio_em_areias_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2448/tapa_buraco_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2450/limpeza_irma_julia_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2452/27_indicacao_construcao_de_uma_praca_multiesportiva_no_entorno_da_imagem_da_santa2c_localizada_no_bairro_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2453/ponto_de_apoios_cras_roberto.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2454/canal_da_gameleira_roberto.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2455/carro_odontologico_roberto.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2456/pontos_de_onubus_estudantes_junior.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2457/guar_rail_pe_097_fia.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2458/09042026_caiviara_municipal_de_bezerros_casa_jose_francisco_de_o.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2459/requerimento_vando_saude_.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2460/29_indicacao_criacao_do_conselho_municipal_de_desenvolvimento_economico2c_empreendedorismo_e_comercio_de_bezerros_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2461/28_indicacao_solicita_a_compesa_a_regularizacao_e_ampliacao_do_abastecimento_de_agua_no_residencial_campestre_assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2462/indicacao_-_reparos_calcamento_rua_julio_cesar_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2463/indicacao_-_esgoto_na_rua_crisanto_sostenes_e_marieta_do_carmo_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2464/indicacao_-_limpeza_de_terrenos_e_imoveis_baldios_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2465/lixeiras_pracas_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2466/servico_de_capinacao_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2467/abel_gregorio_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2468/camscanner_13-04-2026_06.53.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2469/pontos_de_onibus_dfia.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2470/calcamento_fia_de_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2472/ind_033_2026_-_mutirao_emissao_rg.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2473/ind_032_2026_-_exaustores_no_mercado_barra_branca.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2474/calcamento_vando_4_travessa_vando.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2475/calcamento_e_saneamento_vando.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2477/indicacao_joao_moto_criacao_do_compaz_.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2478/indicacao_joao_moto__criacao_disque_denuncia.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2479/33_indicacao_aproveitamento_de_mao_de_obra_de_apenados_do_regime_semiaberto2c_reeducandos_e_egressos_do_sistema_prisional_em_atividades_de_interesse_publico._assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2480/32_indicacao_estudo_tecnico_e_de_viabilidade_para_analisar_a_substituicao_ou_adocao_de_lombadas_modulares_tipo_b_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2481/31_indicacao_implantacao_de_sistema_de_monitoramento_e_rastreamento_via_gps_em_toda_a_frota_de_veiculos_oficiais_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2482/cuidadores_de_idosos_ade_motos.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2483/equipe_para_o_tea_ade_motos.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2484/iluminacao_distritos_vando.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2485/saneamento_e_calcamento_vando.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2486/iluminacao_sao_rafael_junior.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2487/creche_municipal_junior.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2488/insalobridade_roberto.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2489/calcamento_manoel_laurentino_roberto.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2490/17042026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2491/ind_34_2026_extensao_casa_apoio-tfd-recife.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2492/ind_035_2026_-_reparo_do_esgoto_da_rua_antonia_mendes.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2494/indicacao_-_reparos_nos_calcamento_e_asfalto_na_rua_severina_assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2495/indicacao_-_ampliacao_do_espaco_da_fisioterapia_assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2501/melhorias_nos_loteamentos_vando.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2502/calcamento_mulungu_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2503/melhorias_na_quadra_do_cemaic_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2504/lonas_dos_quiosques_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2505/34_indicacao_mutirao_de_capinacao_no_bairro_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2506/35_indicacao_calcamento_da_rua_antonio_sales_de_melo_assinado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2508/indicacao_tatai_instalacao_de_placas_no_caps.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2509/indicacao_tatai_instalacao_de_toneis_de_lixo_sitio_moreira.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2510/indicacao_tatai_melhorias_estrada_do_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2511/diogo_chico_lemos.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2512/placas_de_autismo_joao.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2513/pavimentacao_rua_14_joao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2514/quebra_molas_rua_08_ade_motos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2515/quebra_molas_rua_jose_raimundo_ade.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2517/canal_da_gameleira_roberto.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2518/carro_de_passeio_serra_negra_roberto.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2519/calcamento_manoel_elias_roberto.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2521/ind_038_2026_-_informacoes_sobre_a_obra_do_estadio_municipal_tenente_luiz_gonzaga.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2523/ind_039_2026_-_implantacao_de_redutores_de_velocidade_nas_mediacoes_da_eremb_e_bairro_chico_lemos.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2524/indicacao_-_politica_de_fomento_a_trabalho_de_maes_atipicas_assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2525/indicacao_-_reparos_na_rua_isaura_maria_de_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2526/indicacao_-_programa_teativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2533/36_indicacao_solicita_a_neoenergia_pernambuco_a_adocao_de_medidas_urgentes_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2534/37_indicacao_mutirao_de_servicos_de_infraestrutura_no_bairro_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2536/downloadfile_assinado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2537/ind_041_2026_-_revitalizacao_da_rua_joao_lira.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2538/ind_042_2026_-_criacao_e_indentificacao_de_ruas_nos_cemiterios_municipais.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2539/reforma_felismino_guedes_vando.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2540/creche_reitro_vando.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2541/profossional_patio_roberto.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2542/limpeza_via_local_roberto.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2543/alargamento_de_calcadas_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2544/manutencao_da_ponte_varzinha_tatai.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2545/limpeza_bairro_sao_sebastiao_tatai.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2546/capinacao_9_de_janeiro_tatai.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2547/indicacao__maio_dia_11.doc.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2548/pedido_ze_da_radio.doc.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2550/indicacao_-_calcamento_da_rua_manoel_leite_assinado.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2551/indicacao_-_calcamento_da_rua_26_cohab_assinado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2552/indicacao_-_vacinacao_domiciliar_tea_assinado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2554/11052026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2555/11052026_camara_municipal_de_bezerros.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2557/39_indicacao_ecobarreiras_em_canais_e_no_rio_ipojuca_assinado.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2558/38_indicacao_implantacao_gradativa_de_rede_eletrica_subterranea_no_distrito_de_serra_negra_assinado.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2560/serra_de_aires_ade_motos.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2561/rua_felix_trajano_vando.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2562/selo_sim_emanuel.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2563/pedido_1505.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2565/ind_044_2026_-_aquisicao_de_maquina_para_soltura_distribucao_de_borracha_granulada....docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2566/ind_045_2026_-_oferta_de_cursos_de_capacitacao_digital_para_idosos_do_cci.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2567/ind_046_2026_-_inclusao_do_festival_mestre_j._borges_no_calendario_municipal.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2568/indicacao_no1505.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2569/indicacao_-_gerador_de_entulhos_assinada.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2570/indicacao_-_feira_inclusiva_assinada.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2571/indicacao_-_reparos_compesa_assinada.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2573/indicacao_-_reparos_cruzamento_joaninha_pontes_e_samuel_cunha_assinado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2574/ind_047_2026_-_implantacao_de_redutores_de_velocidade_na_rua_abel_tavares.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2575/ind_048_2026_-_instalacao_e_requalificacao_de_quebra_molas_da_rua_prefeito_romeu_de_goes.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2576/ind_049_2026_-_instalacao_de_quebra_mola_na_rua_jose_soares_da_silva_sobrinho.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2577/41_indicacao_festival_de_bolos_e_doces_assinado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2578/42_indicacao_recapeamento_da_rua_doutor_jose_maria_assinado.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2579/40_indicacao_auloes_preparatorios_enem_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2580/indicacao_-_reparos_rua_larga_assinado.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2581/indicacao_-identificacao_maes_atipicas_assinado.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2582/indicacao__maio_dia_25-05.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2583/indicacao_no25-05.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2584/pedido_25-05.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2585/inss_vando.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2586/inss_2_vando.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2587/cci_vando.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2588/encanacao_distritos_rurais_fia.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2589/joao_ferreira_caravana_ruaral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2590/camscanner_25-05-2026_10.21.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2591/25052026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2596/indicacao_-_sinalizacao_banheiros_assinada.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2597/indicacao_-_esgotoruas14e26_assinada.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2598/indicacao_-_espacosensorialserranegra_assinada.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2599/43_indicacao_medidas_de_organizacao_para_os_ambulantes_assinado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2600/44_indicacao_cronograma_de_servicos_nos_bairros_assinado.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2601/45_indicacao_realizacao_de_um_festival_municipal_de_quadrilhas_juninas_assinado.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2602/indicacao_tatai_multirao_iluminacao_portal_da_serra.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2603/indicacao_tatai__regularizacao_fundiaria_santo_amaro_2.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2604/indicacao_tatai_m._esgoto_rua_antonio_lopes.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2605/indicacao__junho_01.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2606/eudes_ze_antonio.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2607/sebrae_ze_antonio.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2608/eja_vando.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2609/quebra_molas_vando.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2610/teleferico_vando.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2612/praca_santo_antonio_roberto.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2613/cameras_campo_roberto.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2614/01062026_camara_municipal_de_bezerros_v-.._v.i._v.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2615/adesivacao_carros_fia.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2616/camscanner_01-06-2026_10.07.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2617/ind_050_2026_-_aquisicao_de_veiculos_eletricos_pela_prefeitura_e_inicio_de_eletrificacao_da_frota.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2618/ind_052_2026_-_capinacao_do_entorno_do_clube_de_assistencia_social_ns_sra_das_dores.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2619/ind_051_2026_-_solicita_criacao_de_parque_de_producao_de_energia_solar_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2620/abastecimento_varzinha_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2621/asfalto_cruzeiro_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2622/01062026_camara_municipal_de_bezerros_5i.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2623/caes_e_gatos_joao.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2625/45_indicacao_implantacao_de_bueiros_ecologicos_assinado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2626/43_indicacao_recapeamento_rua_carlos_gomes_assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2627/44_indicacao_complemento_do_calcamento_da_segunda_travessa_laurindo_felix_assinado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2628/indicacao_-_atualizacao_bandeira_assinada.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2629/indicacao_-_artes_marciais_jebs_assinada.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2630/indicacao_-_seg_pracas_assinada.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2633/passagem_molhada_vando.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2634/laborateriais_vando.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2635/doc-20260608-wa0045..pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2636/indicacao__junho_00208.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2637/indicacao__junho_01fotos.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2638/camscanner_08-06-2026_10.44.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2639/camscanner_08-06-2026_10.45.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2640/camscanner_08-06-2026_10.46.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2641/ind_053_2026_-_solicita_a_instalacao_de_luneta_panoramica_fixa_no_polo_cultural_da_serra_negra.docx_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2642/ind_054_2026_-_solicita_reforma_da_praca_do_rosario_e_entorno.docx_28229_assinado.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2643/ind_055_2026_-_solicita_planejamento_para_posterior_instalacao_de_rede_de_abestecimento_de_agua_no_bairro_santana.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2646/indicacao__junho_08-1.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2647/indicacao_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2649/indicacao_-_farmacia_pet_assinada.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2650/indicacao_-_mutirao_oftalmo_assinada.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2651/indicacao_381.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2652/indicacao_382.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2653/indicacao_383.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2654/pedido_01-15-06-02-02.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2655/indicacao__junho_015-06.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2656/pedido_01-15-06-02.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2658/pe_119_emanuel.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2660/ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2661/picarro_vando.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2662/bela_vista_vando.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2663/retiro_vando.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2664/lixo_roberto.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2665/15062026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2666/area_verde_ade.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2669/rua_da_gaia_vando.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2670/posto_ded_saude_vando.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2671/calcamento_vando.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2672/neo_energia_a_de_motos.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2673/52_indicacao_campanha_municipal_de_conscientizacao_prevencao_contra_golpes_virtuais_assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2674/53_indicacao_implantacao_de_jardins_de_chuva_assinado.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2675/54_indicacao_transporte_universitario_para_estudantes_das_faculdades_sediadas_em_bezerros_assinado.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2676/ind_057_2026_-_solicita_instalacao_de_mictorio_em_banheiros_no_mercado_barra_branca.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2677/ind_058_2026_-_solicita_instalacao_de_corrimao_na_da_estacao_da_cultura.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2678/ind_059_2026_-_solicita_instalacao_de_redutores_de_velocidade_na_travessa_laurindo_felix_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2679/19062026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2680/camscanner_19-06-2026_10.20.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2681/camscanner_19-06-2026_10.21_1.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2192/requerimento_35_rogerio_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2292/23022026_camara_municipal_de_bezerros_001.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2507/requerimento_vereador_piso_professores_contratados_assinado.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2197/mocao_de_aplauso_prefeita_do_municipio__ze_antonio_.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2198/mocao_de_aplauso_raquel_lira__ze_antonio_.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2199/mocao_de_aplauso_presidente_lula_ze_antonio_.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2231/mocao_de_aplausos_bezerros_vet_tatai.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2247/09022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2270/13022026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_003.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2369/ma001_2026_-_robeval_lima.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2378/16032026_camara_municipal_de_bezerros__a__casa_jose_francisco_de.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2390/23032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2400/map0012026_-_manoel_leite.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2427/map002_2026_-_joao_severino.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2430/01_mocao_de_aplausos_aos_jovens_atletas_bezerrenses_wemerson_michael_28maycon_islam29_e_rayssa_pitbull2c_bem_como_ao_treinador_charles_david_assinado.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2440/ma003_2026_-_valdir_jose_de_lima_28taxista29.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2449/mocao_de_plausos_ze_da_radio.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2471/map003_2026_-_jose_inaldo_de_lima.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2493/ma004_2026_-_bitonho.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2496/mocao_de_aplauso_imjc_assinado.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2520/_ma005_2026_-_joselio_video_locadora_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2535/2_mocao_de_aplausos_mocao_de_aplausos_ao_senhor_edmir_pela_celebracao_dos_27_anos_do_mercado_de_demir_assinado.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2549/mocao_de_apalusos_jose_antonio_monteiro_11_maio_02.docx.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2559/3_mocao_de_aplausos_ao_senhor_macdouglas_de_oliveira_premio_neide_castanha_assinado.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2564/mocao_de_apalusos_1505.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2202/rita_de_cassia_encruzilhada_assinado.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2274/mocao_de_pesar_01_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2275/mocao_de_pesar_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2298/mocao_de_pesar_03_assinado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2341/09032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2351/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_002.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2352/12032026_camara_municipal_de_bezerros_casa_jose_francisco_de_oli_001.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2498/dona_carmelita_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2516/mocao_de_pesar_raulni_ade_motos.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2531/mocao_de_pesar_vando.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2592/mp001_2026_-_laercio_glicerio_da_silva_.docx_assinado.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2611/mocao_de_pesar_roberto.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2632/mocao_de_pesar_roberto.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2657/mocao_cicero_roberto.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2659/pesar_peitica_ze_amaro.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2213/ata_eletronica_da_1a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_13.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2248/ata_eletronica_da_2a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_1.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2276/ata_eletronica_da_3a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_2.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2299/ata_eletronica_da_4a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_3.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2327/ata_eletronica_da_5a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_4.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2350/ata_eletronica_da_6a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_5.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2382/ata_eletronica_da_7a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_6.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2404/ata_eletronica_da_8a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_7.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2429/ata_eletronica_da_9a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_8.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2451/ata_eletronica_da_10a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_9.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2476/ata_eletronica_da_11a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_10.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2499/ata_eletronica_da_12a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_11.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2500/ata_eletronica_da_13a_reuniao_ordinaria_da_2a_sessao_legislativa_da_20a_legislatura_12.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2194/ata_eletronica_da_1a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_20a_legislatura_3.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2195/ata_eletronica_da_2a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_20a_legislatura_2.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2254/ata_eletronica_da_3a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_20a_legislatura_1.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2273/ata_eletronica_da_4a_reuniao_extraordinaria_da_2a_sessao_legislativa_da_20a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bezerros.pe.leg.br/media/sapl/public/materialegislativa/2026/2253/12022026_camara_municipal_de_bezerros.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H325"/>
+  <dimension ref="A1:H502"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -4728,8101 +6943,12682 @@
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>59</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E17" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F17" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E18" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F18" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D19" t="s">
+        <v>78</v>
+      </c>
+      <c r="E19" t="s">
+        <v>79</v>
+      </c>
+      <c r="F19" t="s">
         <v>83</v>
       </c>
-      <c r="E19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E20" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F20" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>90</v>
+      </c>
+      <c r="E21" t="s">
         <v>91</v>
       </c>
-      <c r="B21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E22" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F22" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E23" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F23" t="s">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D24" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E24" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F24" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D25" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E25" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F25" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D26" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E26" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F26" t="s">
-        <v>50</v>
+        <v>110</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H26" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="D27" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E27" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F27" t="s">
-        <v>50</v>
+        <v>114</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H27" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
+        <v>63</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E28" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F28" t="s">
-        <v>116</v>
+        <v>59</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>120</v>
+        <v>68</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E29" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F29" t="s">
+        <v>114</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" t="s">
+        <v>90</v>
+      </c>
+      <c r="E30" t="s">
+        <v>91</v>
+      </c>
+      <c r="F30" t="s">
+        <v>59</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="H30" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" t="s">
+        <v>127</v>
+      </c>
+      <c r="E31" t="s">
+        <v>128</v>
+      </c>
+      <c r="F31" t="s">
         <v>129</v>
       </c>
-      <c r="D31" t="s">
-[...5 lines deleted...]
-      <c r="F31" t="s">
+      <c r="G31" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>132</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" t="s">
+        <v>127</v>
+      </c>
+      <c r="E32" t="s">
+        <v>128</v>
+      </c>
+      <c r="F32" t="s">
+        <v>129</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H32" t="s">
         <v>134</v>
-      </c>
-[...13 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" t="s">
+        <v>127</v>
+      </c>
+      <c r="E33" t="s">
+        <v>128</v>
+      </c>
+      <c r="F33" t="s">
+        <v>129</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H33" t="s">
         <v>137</v>
-      </c>
-[...19 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E34" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F34" t="s">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="H34" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>146</v>
+        <v>44</v>
       </c>
       <c r="D35" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E35" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F35" t="s">
-        <v>31</v>
+        <v>110</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="H35" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>150</v>
+        <v>49</v>
       </c>
       <c r="D36" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E36" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F36" t="s">
-        <v>151</v>
+        <v>110</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="H36" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>155</v>
+        <v>54</v>
       </c>
       <c r="D37" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E37" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F37" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="H37" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>159</v>
+        <v>58</v>
       </c>
       <c r="D38" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E38" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F38" t="s">
+        <v>50</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="G38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H38" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>163</v>
+        <v>63</v>
       </c>
       <c r="D39" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E39" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F39" t="s">
-        <v>164</v>
+        <v>50</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="H39" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>168</v>
+        <v>68</v>
       </c>
       <c r="D40" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E40" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F40" t="s">
-        <v>50</v>
+        <v>114</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="H40" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>172</v>
+        <v>73</v>
       </c>
       <c r="D41" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E41" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F41" t="s">
-        <v>50</v>
+        <v>160</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="H41" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="D42" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E42" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F42" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="H42" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="D43" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E43" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F43" t="s">
-        <v>85</v>
+        <v>169</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="H43" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="D44" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E44" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F44" t="s">
-        <v>85</v>
+        <v>169</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="H44" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="D45" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E45" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F45" t="s">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="H45" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="D46" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E46" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F46" t="s">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="H46" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="D47" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E47" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F47" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="H47" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="D48" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E48" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F48" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="H48" t="s">
-        <v>202</v>
+        <v>191</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="D49" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E49" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F49" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="H49" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="D50" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E50" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F50" t="s">
-        <v>209</v>
+        <v>74</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="H50" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="D51" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E51" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F51" t="s">
-        <v>45</v>
+        <v>202</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="H51" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="D52" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E52" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F52" t="s">
-        <v>121</v>
+        <v>50</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="H52" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="D53" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E53" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F53" t="s">
-        <v>121</v>
+        <v>50</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="H53" t="s">
-        <v>223</v>
+        <v>212</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="D54" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E54" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F54" t="s">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
       <c r="H54" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="D55" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E55" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F55" t="s">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="H55" t="s">
-        <v>231</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="D56" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E56" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F56" t="s">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="H56" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="D57" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E57" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F57" t="s">
-        <v>238</v>
+        <v>129</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="H57" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="D58" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E58" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F58" t="s">
-        <v>151</v>
+        <v>110</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="H58" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="D59" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E59" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F59" t="s">
-        <v>35</v>
+        <v>110</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="H59" t="s">
-        <v>247</v>
+        <v>236</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>249</v>
+        <v>238</v>
       </c>
       <c r="D60" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E60" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F60" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="H60" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="D61" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E61" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F61" t="s">
-        <v>254</v>
+        <v>45</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="H61" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="D62" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E62" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F62" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="H62" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="D63" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E63" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F63" t="s">
-        <v>259</v>
+        <v>45</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="H63" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="D64" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E64" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F64" t="s">
-        <v>259</v>
+        <v>160</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="H64" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="D65" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E65" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F65" t="s">
-        <v>95</v>
+        <v>160</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="H65" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="D66" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E66" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F66" t="s">
-        <v>59</v>
+        <v>169</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="H66" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="D67" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E67" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F67" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="H67" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="D68" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E68" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F68" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="H68" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="D69" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E69" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F69" t="s">
-        <v>50</v>
+        <v>276</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="H69" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="D70" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E70" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F70" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="H70" t="s">
-        <v>293</v>
+        <v>269</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="D71" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E71" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F71" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="H71" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="D72" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E72" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F72" t="s">
-        <v>164</v>
+        <v>35</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="H72" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
       <c r="D73" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E73" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F73" t="s">
-        <v>85</v>
+        <v>292</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="H73" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="D74" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E74" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F74" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="H74" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="D75" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E75" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F75" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="H75" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="D76" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E76" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F76" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="H76" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D77" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E77" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F77" t="s">
-        <v>151</v>
+        <v>110</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="H77" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="D78" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E78" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F78" t="s">
-        <v>151</v>
+        <v>59</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="H78" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="D79" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E79" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F79" t="s">
-        <v>151</v>
+        <v>59</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="H79" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="D80" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E80" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F80" t="s">
-        <v>45</v>
+        <v>110</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="H80" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="D81" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E81" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F81" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="H81" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="D82" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E82" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F82" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="H82" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="D83" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E83" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F83" t="s">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="H83" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="D84" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E84" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F84" t="s">
-        <v>130</v>
+        <v>202</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="H84" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="D85" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E85" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F85" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="H85" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="D86" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E86" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F86" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="H86" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="D87" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E87" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F87" t="s">
-        <v>164</v>
+        <v>35</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="H87" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="D88" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E88" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F88" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="H88" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="D89" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E89" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F89" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="H89" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="D90" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E90" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F90" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="H90" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="D91" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E91" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F91" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="H91" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="D92" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E92" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F92" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="H92" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="D93" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E93" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F93" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="H93" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="D94" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E94" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F94" t="s">
-        <v>151</v>
+        <v>45</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="H94" t="s">
-        <v>389</v>
+        <v>379</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="D95" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E95" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F95" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>392</v>
+        <v>382</v>
       </c>
       <c r="H95" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="D96" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E96" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F96" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="H96" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="D97" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E97" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F97" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="H97" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="D98" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E98" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F98" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
       <c r="H98" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="D99" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E99" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F99" t="s">
-        <v>59</v>
+        <v>202</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="H99" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="D100" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E100" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F100" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="H100" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="D101" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E101" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F101" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="H101" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="D102" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E102" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F102" t="s">
-        <v>121</v>
+        <v>45</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="H102" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="D103" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E103" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F103" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="H103" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
       <c r="D104" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E104" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F104" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="H104" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="D105" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E105" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F105" t="s">
-        <v>116</v>
+        <v>35</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="H105" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="D106" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E106" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F106" t="s">
-        <v>116</v>
+        <v>74</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="H106" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="D107" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E107" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F107" t="s">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="H107" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="D108" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E108" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F108" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="H108" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="D109" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E109" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F109" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="H109" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="D110" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E110" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F110" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="H110" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="D111" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E111" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F111" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="H111" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="D112" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E112" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F112" t="s">
-        <v>130</v>
+        <v>59</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="H112" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="D113" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E113" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F113" t="s">
-        <v>151</v>
+        <v>59</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="H113" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="D114" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E114" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F114" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="H114" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="D115" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E115" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F115" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="H115" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="D116" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E116" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F116" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="H116" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="D117" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E117" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F117" t="s">
-        <v>45</v>
+        <v>114</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="H117" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
       <c r="D118" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E118" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F118" t="s">
-        <v>45</v>
+        <v>114</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="H118" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>487</v>
+        <v>477</v>
       </c>
       <c r="D119" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E119" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F119" t="s">
-        <v>35</v>
+        <v>160</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>488</v>
+        <v>478</v>
       </c>
       <c r="H119" t="s">
-        <v>489</v>
+        <v>479</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>490</v>
+        <v>480</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="D120" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E120" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F120" t="s">
-        <v>35</v>
+        <v>169</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="H120" t="s">
-        <v>493</v>
+        <v>483</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>494</v>
+        <v>484</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>495</v>
+        <v>485</v>
       </c>
       <c r="D121" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E121" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F121" t="s">
-        <v>35</v>
+        <v>169</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>496</v>
+        <v>486</v>
       </c>
       <c r="H121" t="s">
-        <v>497</v>
+        <v>487</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>498</v>
+        <v>488</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>499</v>
+        <v>489</v>
       </c>
       <c r="D122" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E122" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F122" t="s">
-        <v>164</v>
+        <v>129</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>500</v>
+        <v>490</v>
       </c>
       <c r="H122" t="s">
-        <v>501</v>
+        <v>491</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>502</v>
+        <v>492</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="D123" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E123" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F123" t="s">
-        <v>50</v>
+        <v>129</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>504</v>
+        <v>494</v>
       </c>
       <c r="H123" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="D124" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E124" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F124" t="s">
-        <v>50</v>
+        <v>169</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="H124" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>510</v>
+        <v>500</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>511</v>
+        <v>501</v>
       </c>
       <c r="D125" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E125" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F125" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>512</v>
+        <v>502</v>
       </c>
       <c r="H125" t="s">
-        <v>513</v>
+        <v>503</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>514</v>
+        <v>504</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>515</v>
+        <v>505</v>
       </c>
       <c r="D126" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E126" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F126" t="s">
-        <v>164</v>
+        <v>74</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>516</v>
+        <v>506</v>
       </c>
       <c r="H126" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="D127" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E127" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F127" t="s">
-        <v>121</v>
+        <v>74</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="H127" t="s">
-        <v>521</v>
+        <v>511</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>523</v>
+        <v>513</v>
       </c>
       <c r="D128" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E128" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F128" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>524</v>
+        <v>514</v>
       </c>
       <c r="H128" t="s">
-        <v>525</v>
+        <v>515</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="D129" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E129" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F129" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>528</v>
+        <v>518</v>
       </c>
       <c r="H129" t="s">
-        <v>529</v>
+        <v>519</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>530</v>
+        <v>520</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>531</v>
+        <v>521</v>
       </c>
       <c r="D130" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E130" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F130" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="H130" t="s">
-        <v>533</v>
+        <v>523</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>534</v>
+        <v>524</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="D131" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E131" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F131" t="s">
-        <v>151</v>
+        <v>35</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>536</v>
+        <v>526</v>
       </c>
       <c r="H131" t="s">
-        <v>537</v>
+        <v>527</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>538</v>
+        <v>528</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>539</v>
+        <v>529</v>
       </c>
       <c r="D132" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E132" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F132" t="s">
-        <v>151</v>
+        <v>35</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>540</v>
+        <v>530</v>
       </c>
       <c r="H132" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>542</v>
+        <v>532</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>543</v>
+        <v>533</v>
       </c>
       <c r="D133" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E133" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F133" t="s">
-        <v>130</v>
+        <v>35</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>544</v>
+        <v>534</v>
       </c>
       <c r="H133" t="s">
-        <v>545</v>
+        <v>535</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>546</v>
+        <v>536</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="D134" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E134" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F134" t="s">
-        <v>35</v>
+        <v>202</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>548</v>
+        <v>538</v>
       </c>
       <c r="H134" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="D135" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E135" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F135" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="H135" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>555</v>
+        <v>545</v>
       </c>
       <c r="D136" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E136" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F136" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>556</v>
+        <v>546</v>
       </c>
       <c r="H136" t="s">
-        <v>557</v>
+        <v>547</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>558</v>
+        <v>548</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>559</v>
+        <v>549</v>
       </c>
       <c r="D137" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E137" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F137" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>560</v>
+        <v>550</v>
       </c>
       <c r="H137" t="s">
-        <v>561</v>
+        <v>551</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>562</v>
+        <v>552</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="D138" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E138" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F138" t="s">
-        <v>151</v>
+        <v>202</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="H138" t="s">
-        <v>565</v>
+        <v>555</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>566</v>
+        <v>556</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>567</v>
+        <v>557</v>
       </c>
       <c r="D139" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E139" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F139" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>568</v>
+        <v>558</v>
       </c>
       <c r="H139" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>571</v>
+        <v>561</v>
       </c>
       <c r="D140" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E140" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F140" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>572</v>
+        <v>562</v>
       </c>
       <c r="H140" t="s">
-        <v>573</v>
+        <v>563</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>574</v>
+        <v>564</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="D141" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E141" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F141" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>576</v>
+        <v>566</v>
       </c>
       <c r="H141" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="D142" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E142" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F142" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="H142" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="D143" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E143" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F143" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="H143" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>586</v>
+        <v>576</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>587</v>
+        <v>577</v>
       </c>
       <c r="D144" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E144" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F144" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="H144" t="s">
-        <v>589</v>
+        <v>579</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>590</v>
+        <v>580</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>591</v>
+        <v>581</v>
       </c>
       <c r="D145" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E145" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F145" t="s">
-        <v>59</v>
+        <v>169</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>592</v>
+        <v>582</v>
       </c>
       <c r="H145" t="s">
-        <v>593</v>
+        <v>583</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>595</v>
+        <v>585</v>
       </c>
       <c r="D146" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E146" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F146" t="s">
-        <v>116</v>
+        <v>35</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>596</v>
+        <v>586</v>
       </c>
       <c r="H146" t="s">
-        <v>597</v>
+        <v>587</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>598</v>
+        <v>588</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>599</v>
+        <v>589</v>
       </c>
       <c r="D147" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E147" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F147" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>600</v>
+        <v>590</v>
       </c>
       <c r="H147" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>602</v>
+        <v>592</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>603</v>
+        <v>593</v>
       </c>
       <c r="D148" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E148" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F148" t="s">
-        <v>130</v>
+        <v>35</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>604</v>
+        <v>594</v>
       </c>
       <c r="H148" t="s">
-        <v>605</v>
+        <v>595</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>607</v>
+        <v>597</v>
       </c>
       <c r="D149" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E149" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F149" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>608</v>
+        <v>598</v>
       </c>
       <c r="H149" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>611</v>
+        <v>601</v>
       </c>
       <c r="D150" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E150" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F150" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>612</v>
+        <v>602</v>
       </c>
       <c r="H150" t="s">
-        <v>613</v>
+        <v>603</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>614</v>
+        <v>604</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>615</v>
+        <v>605</v>
       </c>
       <c r="D151" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E151" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F151" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="H151" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>619</v>
+        <v>609</v>
       </c>
       <c r="D152" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E152" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F152" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>620</v>
+        <v>610</v>
       </c>
       <c r="H152" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>622</v>
+        <v>612</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
       <c r="D153" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E153" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F153" t="s">
-        <v>116</v>
+        <v>45</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="H153" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>627</v>
+        <v>617</v>
       </c>
       <c r="D154" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E154" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F154" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>628</v>
+        <v>618</v>
       </c>
       <c r="H154" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
       <c r="D155" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E155" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F155" t="s">
-        <v>85</v>
+        <v>59</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="H155" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
       <c r="D156" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E156" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F156" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>636</v>
+        <v>626</v>
       </c>
       <c r="H156" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="D157" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E157" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F157" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="H157" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="D158" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E158" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F158" t="s">
-        <v>45</v>
+        <v>114</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="H158" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="D159" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E159" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F159" t="s">
-        <v>648</v>
+        <v>50</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
       <c r="H159" t="s">
-        <v>650</v>
+        <v>639</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>651</v>
+        <v>640</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
       <c r="D160" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E160" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F160" t="s">
-        <v>648</v>
+        <v>169</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="H160" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="D161" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E161" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F161" t="s">
-        <v>648</v>
+        <v>110</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="H161" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>659</v>
+        <v>648</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>660</v>
+        <v>649</v>
       </c>
       <c r="D162" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E162" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F162" t="s">
-        <v>50</v>
+        <v>110</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>661</v>
+        <v>650</v>
       </c>
       <c r="H162" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
       <c r="D163" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E163" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F163" t="s">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="H163" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
       <c r="D164" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E164" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F164" t="s">
-        <v>130</v>
+        <v>169</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>669</v>
+        <v>658</v>
       </c>
       <c r="H164" t="s">
-        <v>670</v>
+        <v>659</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>671</v>
+        <v>660</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>672</v>
+        <v>661</v>
       </c>
       <c r="D165" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E165" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F165" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
       <c r="H165" t="s">
-        <v>674</v>
+        <v>663</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>675</v>
+        <v>664</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>676</v>
+        <v>665</v>
       </c>
       <c r="D166" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E166" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F166" t="s">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>677</v>
+        <v>666</v>
       </c>
       <c r="H166" t="s">
-        <v>469</v>
+        <v>667</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="D167" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E167" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F167" t="s">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="H167" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="D168" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E168" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F168" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
       <c r="H168" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
       <c r="D169" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E169" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F169" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="H169" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>691</v>
+        <v>681</v>
       </c>
       <c r="D170" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E170" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F170" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
       <c r="H170" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="D171" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E171" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F171" t="s">
-        <v>121</v>
+        <v>686</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="H171" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
       <c r="D172" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E172" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F172" t="s">
-        <v>121</v>
+        <v>686</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>700</v>
+        <v>691</v>
       </c>
       <c r="H172" t="s">
-        <v>701</v>
+        <v>692</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>702</v>
+        <v>693</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>703</v>
+        <v>694</v>
       </c>
       <c r="D173" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E173" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F173" t="s">
-        <v>59</v>
+        <v>686</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
       <c r="H173" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
       <c r="D174" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E174" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F174" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>708</v>
+        <v>699</v>
       </c>
       <c r="H174" t="s">
-        <v>709</v>
+        <v>700</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>711</v>
+        <v>702</v>
       </c>
       <c r="D175" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E175" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F175" t="s">
-        <v>95</v>
+        <v>169</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
       <c r="H175" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
       <c r="D176" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E176" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F176" t="s">
-        <v>95</v>
+        <v>169</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="H176" t="s">
-        <v>717</v>
+        <v>708</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
       <c r="D177" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E177" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F177" t="s">
-        <v>95</v>
+        <v>169</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>720</v>
+        <v>711</v>
       </c>
       <c r="H177" t="s">
-        <v>721</v>
+        <v>712</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>722</v>
+        <v>713</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="D178" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E178" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F178" t="s">
-        <v>209</v>
+        <v>74</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>724</v>
+        <v>715</v>
       </c>
       <c r="H178" t="s">
-        <v>725</v>
+        <v>507</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
       <c r="D179" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E179" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F179" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
       <c r="H179" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>730</v>
+        <v>720</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="D180" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E180" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F180" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
       <c r="H180" t="s">
-        <v>733</v>
+        <v>723</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>734</v>
+        <v>724</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>735</v>
+        <v>725</v>
       </c>
       <c r="D181" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E181" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F181" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>736</v>
+        <v>726</v>
       </c>
       <c r="H181" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>738</v>
+        <v>728</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
       <c r="D182" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E182" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F182" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="H182" t="s">
-        <v>741</v>
+        <v>731</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>742</v>
+        <v>732</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="D183" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E183" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F183" t="s">
-        <v>85</v>
+        <v>160</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>744</v>
+        <v>734</v>
       </c>
       <c r="H183" t="s">
-        <v>745</v>
+        <v>735</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>746</v>
+        <v>736</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>747</v>
+        <v>737</v>
       </c>
       <c r="D184" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E184" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F184" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="H184" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>750</v>
+        <v>740</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>751</v>
+        <v>741</v>
       </c>
       <c r="D185" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E185" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F185" t="s">
         <v>59</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="H185" t="s">
-        <v>753</v>
+        <v>743</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>754</v>
+        <v>744</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>755</v>
+        <v>745</v>
       </c>
       <c r="D186" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E186" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F186" t="s">
         <v>59</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="H186" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>759</v>
+        <v>749</v>
       </c>
       <c r="D187" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E187" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F187" t="s">
-        <v>648</v>
+        <v>110</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="H187" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="D188" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E188" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F188" t="s">
-        <v>648</v>
+        <v>110</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="H188" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="D189" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E189" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F189" t="s">
-        <v>648</v>
+        <v>110</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="H189" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
       <c r="D190" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E190" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F190" t="s">
-        <v>116</v>
+        <v>247</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>772</v>
+        <v>762</v>
       </c>
       <c r="H190" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>774</v>
+        <v>764</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>775</v>
+        <v>765</v>
       </c>
       <c r="D191" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E191" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F191" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>776</v>
+        <v>766</v>
       </c>
       <c r="H191" t="s">
-        <v>777</v>
+        <v>767</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>778</v>
+        <v>768</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>779</v>
+        <v>769</v>
       </c>
       <c r="D192" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E192" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F192" t="s">
-        <v>151</v>
+        <v>45</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>780</v>
+        <v>770</v>
       </c>
       <c r="H192" t="s">
-        <v>781</v>
+        <v>771</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>782</v>
+        <v>772</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>783</v>
+        <v>773</v>
       </c>
       <c r="D193" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E193" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F193" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>784</v>
+        <v>774</v>
       </c>
       <c r="H193" t="s">
-        <v>785</v>
+        <v>775</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>786</v>
+        <v>776</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
       <c r="D194" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E194" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F194" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="H194" t="s">
-        <v>789</v>
+        <v>779</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>790</v>
+        <v>780</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>791</v>
+        <v>781</v>
       </c>
       <c r="D195" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E195" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F195" t="s">
-        <v>35</v>
+        <v>129</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="H195" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>795</v>
+        <v>785</v>
       </c>
       <c r="D196" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E196" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F196" t="s">
-        <v>35</v>
+        <v>202</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>796</v>
+        <v>786</v>
       </c>
       <c r="H196" t="s">
-        <v>797</v>
+        <v>787</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>798</v>
+        <v>788</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="D197" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E197" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F197" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
       <c r="H197" t="s">
-        <v>801</v>
+        <v>791</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>802</v>
+        <v>792</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>803</v>
+        <v>793</v>
       </c>
       <c r="D198" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E198" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F198" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>804</v>
+        <v>794</v>
       </c>
       <c r="H198" t="s">
-        <v>805</v>
+        <v>795</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
       <c r="D199" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E199" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F199" t="s">
-        <v>35</v>
+        <v>686</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>808</v>
+        <v>798</v>
       </c>
       <c r="H199" t="s">
-        <v>809</v>
+        <v>799</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>810</v>
+        <v>800</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>811</v>
+        <v>801</v>
       </c>
       <c r="D200" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E200" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F200" t="s">
-        <v>45</v>
+        <v>686</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>812</v>
+        <v>802</v>
       </c>
       <c r="H200" t="s">
-        <v>813</v>
+        <v>803</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>814</v>
+        <v>804</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>815</v>
+        <v>805</v>
       </c>
       <c r="D201" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E201" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F201" t="s">
-        <v>45</v>
+        <v>686</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>816</v>
+        <v>806</v>
       </c>
       <c r="H201" t="s">
-        <v>817</v>
+        <v>807</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>818</v>
+        <v>808</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>819</v>
+        <v>809</v>
       </c>
       <c r="D202" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E202" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F202" t="s">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>820</v>
+        <v>810</v>
       </c>
       <c r="H202" t="s">
-        <v>821</v>
+        <v>811</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>822</v>
+        <v>812</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>823</v>
+        <v>813</v>
       </c>
       <c r="D203" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E203" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F203" t="s">
-        <v>95</v>
+        <v>169</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>824</v>
+        <v>814</v>
       </c>
       <c r="H203" t="s">
-        <v>825</v>
+        <v>815</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>826</v>
+        <v>816</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>827</v>
+        <v>817</v>
       </c>
       <c r="D204" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E204" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F204" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>828</v>
+        <v>818</v>
       </c>
       <c r="H204" t="s">
-        <v>829</v>
+        <v>819</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>831</v>
+        <v>821</v>
       </c>
       <c r="D205" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E205" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F205" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>832</v>
+        <v>822</v>
       </c>
       <c r="H205" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>835</v>
+        <v>825</v>
       </c>
       <c r="D206" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E206" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F206" t="s">
-        <v>130</v>
+        <v>35</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
       <c r="H206" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
       <c r="D207" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E207" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F207" t="s">
-        <v>648</v>
+        <v>35</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="H207" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="D208" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E208" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F208" t="s">
-        <v>648</v>
+        <v>35</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="H208" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="D209" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E209" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F209" t="s">
-        <v>648</v>
+        <v>45</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="H209" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="D210" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E210" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F210" t="s">
-        <v>121</v>
+        <v>35</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="H210" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="D211" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E211" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F211" t="s">
-        <v>121</v>
+        <v>35</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
       <c r="H211" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>858</v>
+        <v>848</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>859</v>
+        <v>849</v>
       </c>
       <c r="D212" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E212" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F212" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>860</v>
+        <v>850</v>
       </c>
       <c r="H212" t="s">
-        <v>861</v>
+        <v>851</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>862</v>
+        <v>852</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>863</v>
+        <v>853</v>
       </c>
       <c r="D213" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E213" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F213" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>864</v>
+        <v>854</v>
       </c>
       <c r="H213" t="s">
-        <v>865</v>
+        <v>855</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>866</v>
+        <v>856</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>867</v>
+        <v>857</v>
       </c>
       <c r="D214" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E214" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F214" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>868</v>
+        <v>858</v>
       </c>
       <c r="H214" t="s">
-        <v>869</v>
+        <v>859</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>870</v>
+        <v>860</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>871</v>
+        <v>861</v>
       </c>
       <c r="D215" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E215" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F215" t="s">
-        <v>59</v>
+        <v>110</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>872</v>
+        <v>862</v>
       </c>
       <c r="H215" t="s">
-        <v>873</v>
+        <v>863</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>874</v>
+        <v>864</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>875</v>
+        <v>865</v>
       </c>
       <c r="D216" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E216" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F216" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>876</v>
+        <v>866</v>
       </c>
       <c r="H216" t="s">
-        <v>877</v>
+        <v>867</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>878</v>
+        <v>868</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="D217" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E217" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F217" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>880</v>
+        <v>870</v>
       </c>
       <c r="H217" t="s">
-        <v>465</v>
+        <v>871</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>881</v>
+        <v>872</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>882</v>
+        <v>873</v>
       </c>
       <c r="D218" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E218" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F218" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>883</v>
+        <v>874</v>
       </c>
       <c r="H218" t="s">
-        <v>884</v>
+        <v>875</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>885</v>
+        <v>876</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>886</v>
+        <v>877</v>
       </c>
       <c r="D219" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E219" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F219" t="s">
-        <v>45</v>
+        <v>686</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>887</v>
+        <v>878</v>
       </c>
       <c r="H219" t="s">
-        <v>888</v>
+        <v>879</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>889</v>
+        <v>880</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>890</v>
+        <v>881</v>
       </c>
       <c r="D220" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E220" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F220" t="s">
-        <v>891</v>
+        <v>686</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>892</v>
+        <v>882</v>
       </c>
       <c r="H220" t="s">
-        <v>893</v>
+        <v>883</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>894</v>
+        <v>884</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
       <c r="D221" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E221" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F221" t="s">
-        <v>35</v>
+        <v>686</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="H221" t="s">
-        <v>897</v>
+        <v>887</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>898</v>
+        <v>888</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>899</v>
+        <v>889</v>
       </c>
       <c r="D222" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E222" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F222" t="s">
-        <v>35</v>
+        <v>160</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>900</v>
+        <v>890</v>
       </c>
       <c r="H222" t="s">
-        <v>901</v>
+        <v>891</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>902</v>
+        <v>892</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
       <c r="D223" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E223" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F223" t="s">
-        <v>35</v>
+        <v>160</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
       <c r="H223" t="s">
-        <v>905</v>
+        <v>895</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>906</v>
+        <v>896</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>907</v>
+        <v>897</v>
       </c>
       <c r="D224" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E224" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F224" t="s">
-        <v>259</v>
+        <v>129</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>908</v>
+        <v>898</v>
       </c>
       <c r="H224" t="s">
-        <v>909</v>
+        <v>899</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>910</v>
+        <v>900</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>911</v>
+        <v>901</v>
       </c>
       <c r="D225" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E225" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F225" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>912</v>
+        <v>902</v>
       </c>
       <c r="H225" t="s">
-        <v>913</v>
+        <v>903</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>914</v>
+        <v>904</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>915</v>
+        <v>905</v>
       </c>
       <c r="D226" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E226" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F226" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>916</v>
+        <v>906</v>
       </c>
       <c r="H226" t="s">
-        <v>917</v>
+        <v>907</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>918</v>
+        <v>908</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>919</v>
+        <v>909</v>
       </c>
       <c r="D227" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E227" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F227" t="s">
-        <v>151</v>
+        <v>59</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
       <c r="H227" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>922</v>
+        <v>912</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>923</v>
+        <v>913</v>
       </c>
       <c r="D228" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E228" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F228" t="s">
-        <v>151</v>
+        <v>114</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>924</v>
+        <v>914</v>
       </c>
       <c r="H228" t="s">
-        <v>925</v>
+        <v>915</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>926</v>
+        <v>916</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>927</v>
+        <v>917</v>
       </c>
       <c r="D229" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E229" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F229" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>928</v>
+        <v>918</v>
       </c>
       <c r="H229" t="s">
-        <v>929</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>930</v>
+        <v>919</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>931</v>
+        <v>920</v>
       </c>
       <c r="D230" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E230" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F230" t="s">
-        <v>164</v>
+        <v>74</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>932</v>
+        <v>921</v>
       </c>
       <c r="H230" t="s">
-        <v>933</v>
+        <v>922</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>934</v>
+        <v>923</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>935</v>
+        <v>924</v>
       </c>
       <c r="D231" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E231" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F231" t="s">
-        <v>648</v>
+        <v>45</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>936</v>
+        <v>925</v>
       </c>
       <c r="H231" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>938</v>
+        <v>927</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>939</v>
+        <v>928</v>
       </c>
       <c r="D232" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E232" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F232" t="s">
-        <v>648</v>
+        <v>929</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>940</v>
+        <v>930</v>
       </c>
       <c r="H232" t="s">
-        <v>941</v>
+        <v>931</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>942</v>
+        <v>932</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>943</v>
+        <v>933</v>
       </c>
       <c r="D233" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E233" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F233" t="s">
-        <v>648</v>
+        <v>35</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>944</v>
+        <v>934</v>
       </c>
       <c r="H233" t="s">
-        <v>945</v>
+        <v>935</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>946</v>
+        <v>936</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>947</v>
+        <v>937</v>
       </c>
       <c r="D234" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E234" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F234" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>948</v>
+        <v>938</v>
       </c>
       <c r="H234" t="s">
-        <v>949</v>
+        <v>939</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>950</v>
+        <v>940</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>951</v>
+        <v>941</v>
       </c>
       <c r="D235" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E235" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F235" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>952</v>
+        <v>942</v>
       </c>
       <c r="H235" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>954</v>
+        <v>944</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>955</v>
+        <v>945</v>
       </c>
       <c r="D236" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E236" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F236" t="s">
-        <v>956</v>
+        <v>297</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>957</v>
+        <v>946</v>
       </c>
       <c r="H236" t="s">
-        <v>958</v>
+        <v>947</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>959</v>
+        <v>948</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>960</v>
+        <v>949</v>
       </c>
       <c r="D237" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E237" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F237" t="s">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>961</v>
+        <v>950</v>
       </c>
       <c r="H237" t="s">
-        <v>962</v>
+        <v>951</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>963</v>
+        <v>952</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>964</v>
+        <v>953</v>
       </c>
       <c r="D238" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E238" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F238" t="s">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>965</v>
+        <v>954</v>
       </c>
       <c r="H238" t="s">
-        <v>966</v>
+        <v>955</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>967</v>
+        <v>956</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>968</v>
+        <v>957</v>
       </c>
       <c r="D239" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E239" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F239" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>969</v>
+        <v>958</v>
       </c>
       <c r="H239" t="s">
-        <v>970</v>
+        <v>959</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>971</v>
+        <v>960</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>972</v>
+        <v>961</v>
       </c>
       <c r="D240" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E240" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F240" t="s">
-        <v>973</v>
+        <v>74</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>974</v>
+        <v>962</v>
       </c>
       <c r="H240" t="s">
-        <v>975</v>
+        <v>963</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>976</v>
+        <v>964</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>977</v>
+        <v>965</v>
       </c>
       <c r="D241" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E241" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F241" t="s">
-        <v>648</v>
+        <v>129</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>978</v>
+        <v>966</v>
       </c>
       <c r="H241" t="s">
-        <v>979</v>
+        <v>967</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>980</v>
+        <v>968</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>981</v>
+        <v>969</v>
       </c>
       <c r="D242" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E242" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F242" t="s">
-        <v>164</v>
+        <v>202</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>982</v>
+        <v>970</v>
       </c>
       <c r="H242" t="s">
-        <v>983</v>
+        <v>971</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>984</v>
+        <v>972</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>985</v>
+        <v>973</v>
       </c>
       <c r="D243" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E243" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F243" t="s">
-        <v>50</v>
+        <v>686</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>986</v>
+        <v>974</v>
       </c>
       <c r="H243" t="s">
-        <v>987</v>
+        <v>975</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>988</v>
+        <v>976</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>989</v>
+        <v>977</v>
       </c>
       <c r="D244" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E244" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F244" t="s">
-        <v>45</v>
+        <v>686</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>990</v>
+        <v>978</v>
       </c>
       <c r="H244" t="s">
-        <v>991</v>
+        <v>979</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>992</v>
+        <v>980</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>993</v>
+        <v>981</v>
       </c>
       <c r="D245" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E245" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F245" t="s">
-        <v>45</v>
+        <v>686</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>994</v>
+        <v>982</v>
       </c>
       <c r="H245" t="s">
-        <v>995</v>
+        <v>983</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>996</v>
+        <v>984</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>997</v>
+        <v>985</v>
       </c>
       <c r="D246" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E246" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F246" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>998</v>
+        <v>986</v>
       </c>
       <c r="H246" t="s">
-        <v>999</v>
+        <v>987</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>1000</v>
+        <v>988</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>1001</v>
+        <v>989</v>
       </c>
       <c r="D247" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E247" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F247" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>1002</v>
+        <v>990</v>
       </c>
       <c r="H247" t="s">
-        <v>1003</v>
+        <v>991</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>1004</v>
+        <v>992</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>1005</v>
+        <v>993</v>
       </c>
       <c r="D248" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E248" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F248" t="s">
-        <v>1006</v>
+        <v>994</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>1007</v>
+        <v>995</v>
       </c>
       <c r="H248" t="s">
-        <v>1008</v>
+        <v>996</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>1009</v>
+        <v>997</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>1010</v>
+        <v>998</v>
       </c>
       <c r="D249" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E249" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F249" t="s">
-        <v>59</v>
+        <v>169</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>1011</v>
+        <v>999</v>
       </c>
       <c r="H249" t="s">
-        <v>1012</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>1013</v>
+        <v>1001</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>1014</v>
+        <v>1002</v>
       </c>
       <c r="D250" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E250" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F250" t="s">
-        <v>59</v>
+        <v>169</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>1015</v>
+        <v>1003</v>
       </c>
       <c r="H250" t="s">
-        <v>1016</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>1017</v>
+        <v>1005</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>1018</v>
+        <v>1006</v>
       </c>
       <c r="D251" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E251" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F251" t="s">
-        <v>59</v>
+        <v>169</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>1019</v>
+        <v>1007</v>
       </c>
       <c r="H251" t="s">
-        <v>1020</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>1021</v>
+        <v>1009</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>1022</v>
+        <v>1010</v>
       </c>
       <c r="D252" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E252" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F252" t="s">
-        <v>121</v>
+        <v>64</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>1023</v>
+        <v>1011</v>
       </c>
       <c r="H252" t="s">
-        <v>1024</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>1025</v>
+        <v>1013</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>1026</v>
+        <v>1014</v>
       </c>
       <c r="D253" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E253" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F253" t="s">
-        <v>648</v>
+        <v>686</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>1027</v>
+        <v>1015</v>
       </c>
       <c r="H253" t="s">
-        <v>1028</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>1029</v>
+        <v>1017</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>1030</v>
+        <v>1018</v>
       </c>
       <c r="D254" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E254" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F254" t="s">
-        <v>648</v>
+        <v>202</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>1031</v>
+        <v>1019</v>
       </c>
       <c r="H254" t="s">
-        <v>1032</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>1033</v>
+        <v>1021</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>1034</v>
+        <v>1022</v>
       </c>
       <c r="D255" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E255" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F255" t="s">
-        <v>1035</v>
+        <v>50</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>1036</v>
+        <v>1023</v>
       </c>
       <c r="H255" t="s">
-        <v>1037</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1038</v>
+        <v>1025</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>1039</v>
+        <v>1026</v>
       </c>
       <c r="D256" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E256" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F256" t="s">
-        <v>151</v>
+        <v>45</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>1040</v>
+        <v>1027</v>
       </c>
       <c r="H256" t="s">
-        <v>1041</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1042</v>
+        <v>1029</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>1043</v>
+        <v>1030</v>
       </c>
       <c r="D257" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E257" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F257" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1044</v>
+        <v>1031</v>
       </c>
       <c r="H257" t="s">
-        <v>1045</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1046</v>
+        <v>1033</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>1047</v>
+        <v>1034</v>
       </c>
       <c r="D258" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E258" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F258" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1048</v>
+        <v>1035</v>
       </c>
       <c r="H258" t="s">
-        <v>1049</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1050</v>
+        <v>1037</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>1051</v>
+        <v>1038</v>
       </c>
       <c r="D259" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E259" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F259" t="s">
-        <v>121</v>
+        <v>35</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1052</v>
+        <v>1039</v>
       </c>
       <c r="H259" t="s">
-        <v>1053</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1054</v>
+        <v>1041</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>1055</v>
+        <v>1042</v>
       </c>
       <c r="D260" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E260" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F260" t="s">
-        <v>121</v>
+        <v>1043</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1056</v>
+        <v>1044</v>
       </c>
       <c r="H260" t="s">
-        <v>1057</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1058</v>
+        <v>1046</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>1059</v>
+        <v>1047</v>
       </c>
       <c r="D261" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E261" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F261" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1060</v>
+        <v>1048</v>
       </c>
       <c r="H261" t="s">
-        <v>1061</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1062</v>
+        <v>1050</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>1063</v>
+        <v>1051</v>
       </c>
       <c r="D262" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E262" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F262" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1064</v>
+        <v>1052</v>
       </c>
       <c r="H262" t="s">
-        <v>1065</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1066</v>
+        <v>1054</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1067</v>
+        <v>1055</v>
       </c>
       <c r="D263" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E263" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F263" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1068</v>
+        <v>1056</v>
       </c>
       <c r="H263" t="s">
-        <v>1069</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1070</v>
+        <v>1058</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1071</v>
+        <v>1059</v>
       </c>
       <c r="D264" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E264" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F264" t="s">
-        <v>116</v>
+        <v>160</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1072</v>
+        <v>1060</v>
       </c>
       <c r="H264" t="s">
-        <v>1073</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1074</v>
+        <v>1062</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1075</v>
+        <v>1063</v>
       </c>
       <c r="D265" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E265" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F265" t="s">
-        <v>116</v>
+        <v>686</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1076</v>
+        <v>1064</v>
       </c>
       <c r="H265" t="s">
-        <v>1077</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1078</v>
+        <v>1066</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1079</v>
+        <v>1067</v>
       </c>
       <c r="D266" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E266" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F266" t="s">
-        <v>50</v>
+        <v>686</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1080</v>
+        <v>1068</v>
       </c>
       <c r="H266" t="s">
-        <v>1081</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1082</v>
+        <v>1070</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1083</v>
+        <v>1071</v>
       </c>
       <c r="D267" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E267" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F267" t="s">
-        <v>50</v>
+        <v>1072</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1084</v>
+        <v>1073</v>
       </c>
       <c r="H267" t="s">
-        <v>1085</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1086</v>
+        <v>1075</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1087</v>
+        <v>1076</v>
       </c>
       <c r="D268" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E268" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F268" t="s">
-        <v>973</v>
+        <v>74</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1088</v>
+        <v>1077</v>
       </c>
       <c r="H268" t="s">
-        <v>1089</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1090</v>
+        <v>1079</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1091</v>
+        <v>1080</v>
       </c>
       <c r="D269" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E269" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F269" t="s">
-        <v>973</v>
+        <v>50</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1092</v>
+        <v>1081</v>
       </c>
       <c r="H269" t="s">
-        <v>1093</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1094</v>
+        <v>1083</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1095</v>
+        <v>1084</v>
       </c>
       <c r="D270" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E270" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F270" t="s">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1096</v>
+        <v>1085</v>
       </c>
       <c r="H270" t="s">
-        <v>1097</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1098</v>
+        <v>1087</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1099</v>
+        <v>1088</v>
       </c>
       <c r="D271" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E271" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F271" t="s">
-        <v>130</v>
+        <v>160</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1100</v>
+        <v>1089</v>
       </c>
       <c r="H271" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1103</v>
+        <v>1092</v>
       </c>
       <c r="D272" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E272" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F272" t="s">
-        <v>50</v>
+        <v>160</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1104</v>
+        <v>1093</v>
       </c>
       <c r="H272" t="s">
-        <v>1105</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1106</v>
+        <v>1095</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="D273" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E273" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F273" t="s">
-        <v>151</v>
+        <v>45</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
       <c r="H273" t="s">
-        <v>1109</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1110</v>
+        <v>1099</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1111</v>
+        <v>1100</v>
       </c>
       <c r="D274" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E274" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F274" t="s">
-        <v>151</v>
+        <v>45</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1112</v>
+        <v>1101</v>
       </c>
       <c r="H274" t="s">
-        <v>1113</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1114</v>
+        <v>1103</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1115</v>
+        <v>1104</v>
       </c>
       <c r="D275" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E275" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F275" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1116</v>
+        <v>1105</v>
       </c>
       <c r="H275" t="s">
-        <v>1117</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1118</v>
+        <v>1107</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1119</v>
+        <v>1108</v>
       </c>
       <c r="D276" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E276" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F276" t="s">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1120</v>
+        <v>1109</v>
       </c>
       <c r="H276" t="s">
-        <v>1121</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1122</v>
+        <v>1111</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1123</v>
+        <v>1112</v>
       </c>
       <c r="D277" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E277" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F277" t="s">
-        <v>50</v>
+        <v>114</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1124</v>
+        <v>1113</v>
       </c>
       <c r="H277" t="s">
-        <v>1125</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1126</v>
+        <v>1115</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1127</v>
+        <v>1116</v>
       </c>
       <c r="D278" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E278" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F278" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1128</v>
+        <v>1117</v>
       </c>
       <c r="H278" t="s">
-        <v>1129</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1130</v>
+        <v>1119</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1131</v>
+        <v>1120</v>
       </c>
       <c r="D279" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E279" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F279" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1132</v>
+        <v>1121</v>
       </c>
       <c r="H279" t="s">
-        <v>1133</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1134</v>
+        <v>1123</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1135</v>
+        <v>1124</v>
       </c>
       <c r="D280" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="E280" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="F280" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1136</v>
+        <v>1125</v>
       </c>
       <c r="H280" t="s">
-        <v>1137</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1138</v>
+        <v>1127</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>10</v>
+        <v>1128</v>
       </c>
       <c r="D281" t="s">
-        <v>1139</v>
+        <v>127</v>
       </c>
       <c r="E281" t="s">
-        <v>1140</v>
+        <v>128</v>
       </c>
       <c r="F281" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1141</v>
+        <v>1129</v>
       </c>
       <c r="H281" t="s">
-        <v>1142</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1143</v>
+        <v>1131</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>17</v>
+        <v>1132</v>
       </c>
       <c r="D282" t="s">
-        <v>1139</v>
+        <v>127</v>
       </c>
       <c r="E282" t="s">
-        <v>1140</v>
+        <v>128</v>
       </c>
       <c r="F282" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1144</v>
+        <v>1133</v>
       </c>
       <c r="H282" t="s">
-        <v>1145</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1146</v>
+        <v>1135</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>10</v>
+        <v>1136</v>
       </c>
       <c r="D283" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E283" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F283" t="s">
-        <v>59</v>
+        <v>169</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1149</v>
+        <v>1137</v>
       </c>
       <c r="H283" t="s">
-        <v>1150</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1151</v>
+        <v>1139</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>17</v>
+        <v>1140</v>
       </c>
       <c r="D284" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E284" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F284" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1152</v>
+        <v>1141</v>
       </c>
       <c r="H284" t="s">
-        <v>1153</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1154</v>
+        <v>1143</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>21</v>
+        <v>1144</v>
       </c>
       <c r="D285" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E285" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F285" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1155</v>
+        <v>1145</v>
       </c>
       <c r="H285" t="s">
-        <v>1156</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1157</v>
+        <v>1147</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>25</v>
+        <v>1148</v>
       </c>
       <c r="D286" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E286" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F286" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1158</v>
+        <v>1149</v>
       </c>
       <c r="H286" t="s">
-        <v>1159</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1160</v>
+        <v>1151</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>44</v>
+        <v>1152</v>
       </c>
       <c r="D287" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E287" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F287" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1161</v>
+        <v>1153</v>
       </c>
       <c r="H287" t="s">
-        <v>1162</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1163</v>
+        <v>1155</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>49</v>
+        <v>1156</v>
       </c>
       <c r="D288" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E288" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F288" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1164</v>
+        <v>1157</v>
       </c>
       <c r="H288" t="s">
-        <v>1165</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1166</v>
+        <v>1159</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>54</v>
+        <v>1160</v>
       </c>
       <c r="D289" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E289" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F289" t="s">
-        <v>151</v>
+        <v>50</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1167</v>
+        <v>1161</v>
       </c>
       <c r="H289" t="s">
-        <v>1168</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1169</v>
+        <v>1163</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>58</v>
+        <v>1164</v>
       </c>
       <c r="D290" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E290" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F290" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1170</v>
+        <v>1165</v>
       </c>
       <c r="H290" t="s">
-        <v>1171</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>111</v>
+        <v>1168</v>
       </c>
       <c r="D291" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E291" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F291" t="s">
-        <v>59</v>
+        <v>129</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1173</v>
+        <v>1169</v>
       </c>
       <c r="H291" t="s">
-        <v>1174</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1175</v>
+        <v>1171</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>115</v>
+        <v>1172</v>
       </c>
       <c r="D292" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E292" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F292" t="s">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1176</v>
+        <v>1173</v>
       </c>
       <c r="H292" t="s">
-        <v>1177</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D293" t="s">
+        <v>127</v>
+      </c>
+      <c r="E293" t="s">
+        <v>128</v>
+      </c>
+      <c r="F293" t="s">
+        <v>45</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H293" t="s">
         <v>1178</v>
-      </c>
-[...19 lines deleted...]
-        <v>1180</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1181</v>
+        <v>1179</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>125</v>
+        <v>1180</v>
       </c>
       <c r="D294" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E294" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F294" t="s">
         <v>45</v>
       </c>
       <c r="G294" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H294" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
         <v>1184</v>
       </c>
-      <c r="B295" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D295" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E295" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F295" t="s">
-        <v>151</v>
+        <v>110</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="H295" t="s">
         <v>1186</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>1187</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>134</v>
+        <v>1188</v>
       </c>
       <c r="D296" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E296" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F296" t="s">
-        <v>59</v>
+        <v>110</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="H296" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>138</v>
+        <v>1192</v>
       </c>
       <c r="D297" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E297" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F297" t="s">
-        <v>151</v>
+        <v>110</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="H297" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>142</v>
+        <v>1196</v>
       </c>
       <c r="D298" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E298" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F298" t="s">
-        <v>151</v>
+        <v>297</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="H298" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>146</v>
+        <v>1200</v>
       </c>
       <c r="D299" t="s">
-        <v>1147</v>
+        <v>127</v>
       </c>
       <c r="E299" t="s">
-        <v>1148</v>
+        <v>128</v>
       </c>
       <c r="F299" t="s">
-        <v>35</v>
+        <v>160</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="H299" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>10</v>
+        <v>1204</v>
       </c>
       <c r="D300" t="s">
-        <v>1200</v>
+        <v>127</v>
       </c>
       <c r="E300" t="s">
-        <v>1201</v>
+        <v>128</v>
       </c>
       <c r="F300" t="s">
-        <v>35</v>
+        <v>160</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="H300" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>17</v>
+        <v>1208</v>
       </c>
       <c r="D301" t="s">
-        <v>1200</v>
+        <v>127</v>
       </c>
       <c r="E301" t="s">
-        <v>1201</v>
+        <v>128</v>
       </c>
       <c r="F301" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="H301" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>21</v>
+        <v>1212</v>
       </c>
       <c r="D302" t="s">
-        <v>1200</v>
+        <v>127</v>
       </c>
       <c r="E302" t="s">
-        <v>1201</v>
+        <v>128</v>
       </c>
       <c r="F302" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="H302" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>25</v>
+        <v>1216</v>
       </c>
       <c r="D303" t="s">
-        <v>1200</v>
+        <v>127</v>
       </c>
       <c r="E303" t="s">
-        <v>1201</v>
+        <v>128</v>
       </c>
       <c r="F303" t="s">
-        <v>31</v>
+        <v>169</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1211</v>
+        <v>1217</v>
       </c>
       <c r="H303" t="s">
-        <v>1212</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1213</v>
+        <v>1219</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>44</v>
+        <v>1220</v>
       </c>
       <c r="D304" t="s">
-        <v>1200</v>
+        <v>127</v>
       </c>
       <c r="E304" t="s">
-        <v>1201</v>
+        <v>128</v>
       </c>
       <c r="F304" t="s">
-        <v>648</v>
+        <v>169</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1214</v>
+        <v>1221</v>
       </c>
       <c r="H304" t="s">
-        <v>1215</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>49</v>
+        <v>1224</v>
       </c>
       <c r="D305" t="s">
-        <v>1200</v>
+        <v>127</v>
       </c>
       <c r="E305" t="s">
-        <v>1201</v>
+        <v>128</v>
       </c>
       <c r="F305" t="s">
-        <v>50</v>
+        <v>169</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1217</v>
+        <v>1225</v>
       </c>
       <c r="H305" t="s">
-        <v>1218</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>54</v>
+        <v>1228</v>
       </c>
       <c r="D306" t="s">
-        <v>1200</v>
+        <v>127</v>
       </c>
       <c r="E306" t="s">
-        <v>1201</v>
+        <v>128</v>
       </c>
       <c r="F306" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1220</v>
+        <v>1229</v>
       </c>
       <c r="H306" t="s">
-        <v>1221</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1222</v>
+        <v>1231</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>58</v>
+        <v>1232</v>
       </c>
       <c r="D307" t="s">
-        <v>1200</v>
+        <v>127</v>
       </c>
       <c r="E307" t="s">
-        <v>1201</v>
+        <v>128</v>
       </c>
       <c r="F307" t="s">
-        <v>35</v>
+        <v>1072</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1223</v>
+        <v>1233</v>
       </c>
       <c r="H307" t="s">
-        <v>1224</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1225</v>
+        <v>1235</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>10</v>
+        <v>1236</v>
       </c>
       <c r="D308" t="s">
-        <v>1226</v>
+        <v>127</v>
       </c>
       <c r="E308" t="s">
-        <v>1227</v>
+        <v>128</v>
+      </c>
+      <c r="F308" t="s">
+        <v>35</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1228</v>
+        <v>1237</v>
       </c>
       <c r="H308" t="s">
-        <v>1229</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1230</v>
+        <v>1239</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>17</v>
+        <v>1240</v>
       </c>
       <c r="D309" t="s">
-        <v>1226</v>
+        <v>127</v>
       </c>
       <c r="E309" t="s">
-        <v>1227</v>
+        <v>128</v>
+      </c>
+      <c r="F309" t="s">
+        <v>35</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1228</v>
+        <v>1241</v>
       </c>
       <c r="H309" t="s">
-        <v>1231</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1232</v>
+        <v>1243</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>21</v>
+        <v>1244</v>
       </c>
       <c r="D310" t="s">
-        <v>1226</v>
+        <v>127</v>
       </c>
       <c r="E310" t="s">
-        <v>1227</v>
+        <v>128</v>
+      </c>
+      <c r="F310" t="s">
+        <v>35</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1228</v>
+        <v>1245</v>
       </c>
       <c r="H310" t="s">
-        <v>1233</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1234</v>
+        <v>1247</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>25</v>
+        <v>1248</v>
       </c>
       <c r="D311" t="s">
-        <v>1226</v>
+        <v>127</v>
       </c>
       <c r="E311" t="s">
-        <v>1227</v>
+        <v>128</v>
+      </c>
+      <c r="F311" t="s">
+        <v>45</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1228</v>
+        <v>1249</v>
       </c>
       <c r="H311" t="s">
-        <v>1235</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1236</v>
+        <v>1251</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>44</v>
+        <v>1252</v>
       </c>
       <c r="D312" t="s">
-        <v>1226</v>
+        <v>127</v>
       </c>
       <c r="E312" t="s">
-        <v>1227</v>
+        <v>128</v>
+      </c>
+      <c r="F312" t="s">
+        <v>45</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1228</v>
+        <v>1253</v>
       </c>
       <c r="H312" t="s">
-        <v>1237</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1238</v>
+        <v>1255</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>49</v>
+        <v>1256</v>
       </c>
       <c r="D313" t="s">
-        <v>1226</v>
+        <v>127</v>
       </c>
       <c r="E313" t="s">
-        <v>1227</v>
+        <v>128</v>
+      </c>
+      <c r="F313" t="s">
+        <v>74</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1228</v>
+        <v>1257</v>
       </c>
       <c r="H313" t="s">
-        <v>1239</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1240</v>
+        <v>1259</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>54</v>
+        <v>1260</v>
       </c>
       <c r="D314" t="s">
-        <v>1226</v>
+        <v>127</v>
       </c>
       <c r="E314" t="s">
-        <v>1227</v>
+        <v>128</v>
+      </c>
+      <c r="F314" t="s">
+        <v>74</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1228</v>
+        <v>1261</v>
       </c>
       <c r="H314" t="s">
-        <v>1241</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1242</v>
+        <v>1263</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>58</v>
+        <v>1264</v>
       </c>
       <c r="D315" t="s">
-        <v>1226</v>
+        <v>127</v>
       </c>
       <c r="E315" t="s">
-        <v>1227</v>
+        <v>128</v>
+      </c>
+      <c r="F315" t="s">
+        <v>74</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1228</v>
+        <v>1265</v>
       </c>
       <c r="H315" t="s">
-        <v>1243</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1244</v>
+        <v>1267</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>111</v>
+        <v>1268</v>
       </c>
       <c r="D316" t="s">
-        <v>1226</v>
+        <v>127</v>
       </c>
       <c r="E316" t="s">
-        <v>1227</v>
+        <v>128</v>
+      </c>
+      <c r="F316" t="s">
+        <v>50</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1228</v>
+        <v>1269</v>
       </c>
       <c r="H316" t="s">
-        <v>1245</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1246</v>
+        <v>1271</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>115</v>
+        <v>1272</v>
       </c>
       <c r="D317" t="s">
-        <v>1226</v>
+        <v>127</v>
       </c>
       <c r="E317" t="s">
-        <v>1227</v>
+        <v>128</v>
+      </c>
+      <c r="F317" t="s">
+        <v>50</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1228</v>
+        <v>1273</v>
       </c>
       <c r="H317" t="s">
-        <v>1247</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1248</v>
+        <v>1275</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>120</v>
+        <v>1276</v>
       </c>
       <c r="D318" t="s">
-        <v>1226</v>
+        <v>127</v>
       </c>
       <c r="E318" t="s">
-        <v>1227</v>
+        <v>128</v>
+      </c>
+      <c r="F318" t="s">
+        <v>169</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1228</v>
+        <v>1277</v>
       </c>
       <c r="H318" t="s">
-        <v>1249</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1250</v>
+        <v>1279</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>125</v>
+        <v>1280</v>
       </c>
       <c r="D319" t="s">
-        <v>1226</v>
+        <v>127</v>
       </c>
       <c r="E319" t="s">
-        <v>1227</v>
+        <v>128</v>
+      </c>
+      <c r="F319" t="s">
+        <v>169</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1228</v>
+        <v>1281</v>
       </c>
       <c r="H319" t="s">
-        <v>1251</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1252</v>
+        <v>1283</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D320" t="s">
+        <v>127</v>
+      </c>
+      <c r="E320" t="s">
+        <v>128</v>
+      </c>
+      <c r="F320" t="s">
         <v>129</v>
       </c>
-      <c r="D320" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G320" s="1" t="s">
-        <v>1228</v>
+        <v>1285</v>
       </c>
       <c r="H320" t="s">
-        <v>1253</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1254</v>
+        <v>1287</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>10</v>
+        <v>1288</v>
       </c>
       <c r="D321" t="s">
-        <v>1255</v>
+        <v>127</v>
       </c>
       <c r="E321" t="s">
-        <v>1256</v>
+        <v>128</v>
+      </c>
+      <c r="F321" t="s">
+        <v>110</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1228</v>
+        <v>1289</v>
       </c>
       <c r="H321" t="s">
-        <v>1257</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1258</v>
+        <v>1291</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>17</v>
+        <v>1292</v>
       </c>
       <c r="D322" t="s">
-        <v>1255</v>
+        <v>127</v>
       </c>
       <c r="E322" t="s">
-        <v>1256</v>
+        <v>128</v>
+      </c>
+      <c r="F322" t="s">
+        <v>110</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1228</v>
+        <v>1293</v>
       </c>
       <c r="H322" t="s">
-        <v>1259</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1260</v>
+        <v>1295</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>21</v>
+        <v>1296</v>
       </c>
       <c r="D323" t="s">
-        <v>1255</v>
+        <v>127</v>
       </c>
       <c r="E323" t="s">
-        <v>1256</v>
+        <v>128</v>
+      </c>
+      <c r="F323" t="s">
+        <v>110</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1228</v>
+        <v>1297</v>
       </c>
       <c r="H323" t="s">
-        <v>1261</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1262</v>
+        <v>1299</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>25</v>
+        <v>1300</v>
       </c>
       <c r="D324" t="s">
-        <v>1255</v>
+        <v>127</v>
       </c>
       <c r="E324" t="s">
-        <v>1256</v>
+        <v>128</v>
+      </c>
+      <c r="F324" t="s">
+        <v>59</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1228</v>
+        <v>1301</v>
       </c>
       <c r="H324" t="s">
-        <v>1263</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1264</v>
+        <v>1303</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D325" t="s">
+        <v>127</v>
+      </c>
+      <c r="E325" t="s">
+        <v>128</v>
+      </c>
+      <c r="F325" t="s">
+        <v>59</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D326" t="s">
+        <v>127</v>
+      </c>
+      <c r="E326" t="s">
+        <v>128</v>
+      </c>
+      <c r="F326" t="s">
+        <v>35</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D327" t="s">
+        <v>127</v>
+      </c>
+      <c r="E327" t="s">
+        <v>128</v>
+      </c>
+      <c r="F327" t="s">
+        <v>35</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D328" t="s">
+        <v>127</v>
+      </c>
+      <c r="E328" t="s">
+        <v>128</v>
+      </c>
+      <c r="F328" t="s">
+        <v>35</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D329" t="s">
+        <v>127</v>
+      </c>
+      <c r="E329" t="s">
+        <v>128</v>
+      </c>
+      <c r="F329" t="s">
+        <v>160</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D330" t="s">
+        <v>127</v>
+      </c>
+      <c r="E330" t="s">
+        <v>128</v>
+      </c>
+      <c r="F330" t="s">
+        <v>160</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D331" t="s">
+        <v>127</v>
+      </c>
+      <c r="E331" t="s">
+        <v>128</v>
+      </c>
+      <c r="F331" t="s">
+        <v>45</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D332" t="s">
+        <v>127</v>
+      </c>
+      <c r="E332" t="s">
+        <v>128</v>
+      </c>
+      <c r="F332" t="s">
+        <v>45</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D333" t="s">
+        <v>127</v>
+      </c>
+      <c r="E333" t="s">
+        <v>128</v>
+      </c>
+      <c r="F333" t="s">
+        <v>114</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D334" t="s">
+        <v>127</v>
+      </c>
+      <c r="E334" t="s">
+        <v>128</v>
+      </c>
+      <c r="F334" t="s">
+        <v>50</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D335" t="s">
+        <v>127</v>
+      </c>
+      <c r="E335" t="s">
+        <v>128</v>
+      </c>
+      <c r="F335" t="s">
+        <v>202</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D336" t="s">
+        <v>127</v>
+      </c>
+      <c r="E336" t="s">
+        <v>128</v>
+      </c>
+      <c r="F336" t="s">
+        <v>59</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D337" t="s">
+        <v>127</v>
+      </c>
+      <c r="E337" t="s">
+        <v>128</v>
+      </c>
+      <c r="F337" t="s">
+        <v>74</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D338" t="s">
+        <v>127</v>
+      </c>
+      <c r="E338" t="s">
+        <v>128</v>
+      </c>
+      <c r="F338" t="s">
+        <v>74</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D339" t="s">
+        <v>127</v>
+      </c>
+      <c r="E339" t="s">
+        <v>128</v>
+      </c>
+      <c r="F339" t="s">
+        <v>74</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D340" t="s">
+        <v>127</v>
+      </c>
+      <c r="E340" t="s">
+        <v>128</v>
+      </c>
+      <c r="F340" t="s">
+        <v>59</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D341" t="s">
+        <v>127</v>
+      </c>
+      <c r="E341" t="s">
+        <v>128</v>
+      </c>
+      <c r="F341" t="s">
+        <v>35</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D342" t="s">
+        <v>127</v>
+      </c>
+      <c r="E342" t="s">
+        <v>128</v>
+      </c>
+      <c r="F342" t="s">
+        <v>35</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D343" t="s">
+        <v>127</v>
+      </c>
+      <c r="E343" t="s">
+        <v>128</v>
+      </c>
+      <c r="F343" t="s">
+        <v>35</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D344" t="s">
+        <v>127</v>
+      </c>
+      <c r="E344" t="s">
+        <v>128</v>
+      </c>
+      <c r="F344" t="s">
+        <v>35</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D345" t="s">
+        <v>127</v>
+      </c>
+      <c r="E345" t="s">
+        <v>128</v>
+      </c>
+      <c r="F345" t="s">
+        <v>74</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D346" t="s">
+        <v>127</v>
+      </c>
+      <c r="E346" t="s">
+        <v>128</v>
+      </c>
+      <c r="F346" t="s">
+        <v>74</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D347" t="s">
+        <v>127</v>
+      </c>
+      <c r="E347" t="s">
+        <v>128</v>
+      </c>
+      <c r="F347" t="s">
+        <v>74</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D348" t="s">
+        <v>127</v>
+      </c>
+      <c r="E348" t="s">
+        <v>128</v>
+      </c>
+      <c r="F348" t="s">
+        <v>45</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D349" t="s">
+        <v>127</v>
+      </c>
+      <c r="E349" t="s">
+        <v>128</v>
+      </c>
+      <c r="F349" t="s">
+        <v>45</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D350" t="s">
+        <v>127</v>
+      </c>
+      <c r="E350" t="s">
+        <v>128</v>
+      </c>
+      <c r="F350" t="s">
+        <v>45</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D351" t="s">
+        <v>127</v>
+      </c>
+      <c r="E351" t="s">
+        <v>128</v>
+      </c>
+      <c r="F351" t="s">
+        <v>35</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D352" t="s">
+        <v>127</v>
+      </c>
+      <c r="E352" t="s">
+        <v>128</v>
+      </c>
+      <c r="F352" t="s">
+        <v>35</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D353" t="s">
+        <v>127</v>
+      </c>
+      <c r="E353" t="s">
+        <v>128</v>
+      </c>
+      <c r="F353" t="s">
+        <v>59</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D354" t="s">
+        <v>127</v>
+      </c>
+      <c r="E354" t="s">
+        <v>128</v>
+      </c>
+      <c r="F354" t="s">
+        <v>59</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D355" t="s">
+        <v>127</v>
+      </c>
+      <c r="E355" t="s">
+        <v>128</v>
+      </c>
+      <c r="F355" t="s">
+        <v>59</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D356" t="s">
+        <v>127</v>
+      </c>
+      <c r="E356" t="s">
+        <v>128</v>
+      </c>
+      <c r="F356" t="s">
+        <v>50</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D357" t="s">
+        <v>127</v>
+      </c>
+      <c r="E357" t="s">
+        <v>128</v>
+      </c>
+      <c r="F357" t="s">
+        <v>50</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D358" t="s">
+        <v>127</v>
+      </c>
+      <c r="E358" t="s">
+        <v>128</v>
+      </c>
+      <c r="F358" t="s">
+        <v>50</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D359" t="s">
+        <v>127</v>
+      </c>
+      <c r="E359" t="s">
+        <v>128</v>
+      </c>
+      <c r="F359" t="s">
+        <v>686</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D360" t="s">
+        <v>127</v>
+      </c>
+      <c r="E360" t="s">
+        <v>128</v>
+      </c>
+      <c r="F360" t="s">
+        <v>160</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D361" t="s">
+        <v>127</v>
+      </c>
+      <c r="E361" t="s">
+        <v>128</v>
+      </c>
+      <c r="F361" t="s">
+        <v>160</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D362" t="s">
+        <v>127</v>
+      </c>
+      <c r="E362" t="s">
+        <v>128</v>
+      </c>
+      <c r="F362" t="s">
+        <v>129</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D363" t="s">
+        <v>127</v>
+      </c>
+      <c r="E363" t="s">
+        <v>128</v>
+      </c>
+      <c r="F363" t="s">
+        <v>35</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D364" t="s">
+        <v>127</v>
+      </c>
+      <c r="E364" t="s">
+        <v>128</v>
+      </c>
+      <c r="F364" t="s">
+        <v>35</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D365" t="s">
+        <v>127</v>
+      </c>
+      <c r="E365" t="s">
+        <v>128</v>
+      </c>
+      <c r="F365" t="s">
+        <v>35</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D366" t="s">
+        <v>127</v>
+      </c>
+      <c r="E366" t="s">
+        <v>128</v>
+      </c>
+      <c r="F366" t="s">
+        <v>45</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D367" t="s">
+        <v>127</v>
+      </c>
+      <c r="E367" t="s">
+        <v>128</v>
+      </c>
+      <c r="F367" t="s">
+        <v>45</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D368" t="s">
+        <v>127</v>
+      </c>
+      <c r="E368" t="s">
+        <v>128</v>
+      </c>
+      <c r="F368" t="s">
+        <v>45</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D369" t="s">
+        <v>127</v>
+      </c>
+      <c r="E369" t="s">
+        <v>128</v>
+      </c>
+      <c r="F369" t="s">
+        <v>110</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D370" t="s">
+        <v>127</v>
+      </c>
+      <c r="E370" t="s">
+        <v>128</v>
+      </c>
+      <c r="F370" t="s">
+        <v>110</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D371" t="s">
+        <v>127</v>
+      </c>
+      <c r="E371" t="s">
+        <v>128</v>
+      </c>
+      <c r="F371" t="s">
+        <v>110</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D372" t="s">
+        <v>127</v>
+      </c>
+      <c r="E372" t="s">
+        <v>128</v>
+      </c>
+      <c r="F372" t="s">
+        <v>59</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D373" t="s">
+        <v>127</v>
+      </c>
+      <c r="E373" t="s">
+        <v>128</v>
+      </c>
+      <c r="F373" t="s">
+        <v>59</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D374" t="s">
+        <v>127</v>
+      </c>
+      <c r="E374" t="s">
+        <v>128</v>
+      </c>
+      <c r="F374" t="s">
+        <v>59</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D375" t="s">
+        <v>127</v>
+      </c>
+      <c r="E375" t="s">
+        <v>128</v>
+      </c>
+      <c r="F375" t="s">
+        <v>50</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D376" t="s">
+        <v>127</v>
+      </c>
+      <c r="E376" t="s">
+        <v>128</v>
+      </c>
+      <c r="F376" t="s">
+        <v>50</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D377" t="s">
+        <v>127</v>
+      </c>
+      <c r="E377" t="s">
+        <v>128</v>
+      </c>
+      <c r="F377" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D378" t="s">
+        <v>127</v>
+      </c>
+      <c r="E378" t="s">
+        <v>128</v>
+      </c>
+      <c r="F378" t="s">
+        <v>169</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D379" t="s">
+        <v>127</v>
+      </c>
+      <c r="E379" t="s">
+        <v>128</v>
+      </c>
+      <c r="F379" t="s">
+        <v>169</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D380" t="s">
+        <v>127</v>
+      </c>
+      <c r="E380" t="s">
+        <v>128</v>
+      </c>
+      <c r="F380" t="s">
+        <v>686</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D381" t="s">
+        <v>127</v>
+      </c>
+      <c r="E381" t="s">
+        <v>128</v>
+      </c>
+      <c r="F381" t="s">
+        <v>686</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D382" t="s">
+        <v>127</v>
+      </c>
+      <c r="E382" t="s">
+        <v>128</v>
+      </c>
+      <c r="F382" t="s">
+        <v>160</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D383" t="s">
+        <v>127</v>
+      </c>
+      <c r="E383" t="s">
+        <v>128</v>
+      </c>
+      <c r="F383" t="s">
+        <v>74</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D384" t="s">
+        <v>127</v>
+      </c>
+      <c r="E384" t="s">
+        <v>128</v>
+      </c>
+      <c r="F384" t="s">
+        <v>74</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D385" t="s">
+        <v>127</v>
+      </c>
+      <c r="E385" t="s">
+        <v>128</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1546</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D386" t="s">
+        <v>127</v>
+      </c>
+      <c r="E386" t="s">
+        <v>128</v>
+      </c>
+      <c r="F386" t="s">
+        <v>129</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D387" t="s">
+        <v>127</v>
+      </c>
+      <c r="E387" t="s">
+        <v>128</v>
+      </c>
+      <c r="F387" t="s">
+        <v>129</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D388" t="s">
+        <v>127</v>
+      </c>
+      <c r="E388" t="s">
+        <v>128</v>
+      </c>
+      <c r="F388" t="s">
+        <v>129</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D389" t="s">
+        <v>127</v>
+      </c>
+      <c r="E389" t="s">
+        <v>128</v>
+      </c>
+      <c r="F389" t="s">
+        <v>160</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D390" t="s">
+        <v>127</v>
+      </c>
+      <c r="E390" t="s">
+        <v>128</v>
+      </c>
+      <c r="F390" t="s">
+        <v>45</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D391" t="s">
+        <v>127</v>
+      </c>
+      <c r="E391" t="s">
+        <v>128</v>
+      </c>
+      <c r="F391" t="s">
+        <v>45</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D392" t="s">
+        <v>127</v>
+      </c>
+      <c r="E392" t="s">
+        <v>128</v>
+      </c>
+      <c r="F392" t="s">
+        <v>929</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D393" t="s">
+        <v>127</v>
+      </c>
+      <c r="E393" t="s">
+        <v>128</v>
+      </c>
+      <c r="F393" t="s">
+        <v>35</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D394" t="s">
+        <v>127</v>
+      </c>
+      <c r="E394" t="s">
+        <v>128</v>
+      </c>
+      <c r="F394" t="s">
+        <v>35</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D395" t="s">
+        <v>127</v>
+      </c>
+      <c r="E395" t="s">
+        <v>128</v>
+      </c>
+      <c r="F395" t="s">
+        <v>35</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D396" t="s">
+        <v>127</v>
+      </c>
+      <c r="E396" t="s">
+        <v>128</v>
+      </c>
+      <c r="F396" t="s">
+        <v>50</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D397" t="s">
+        <v>127</v>
+      </c>
+      <c r="E397" t="s">
+        <v>128</v>
+      </c>
+      <c r="F397" t="s">
+        <v>50</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D398" t="s">
+        <v>127</v>
+      </c>
+      <c r="E398" t="s">
+        <v>128</v>
+      </c>
+      <c r="F398" t="s">
+        <v>169</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D399" t="s">
+        <v>127</v>
+      </c>
+      <c r="E399" t="s">
+        <v>128</v>
+      </c>
+      <c r="F399" t="s">
+        <v>59</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D400" t="s">
+        <v>127</v>
+      </c>
+      <c r="E400" t="s">
+        <v>128</v>
+      </c>
+      <c r="F400" t="s">
+        <v>59</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D401" t="s">
+        <v>127</v>
+      </c>
+      <c r="E401" t="s">
+        <v>128</v>
+      </c>
+      <c r="F401" t="s">
+        <v>160</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D402" t="s">
+        <v>127</v>
+      </c>
+      <c r="E402" t="s">
+        <v>128</v>
+      </c>
+      <c r="F402" t="s">
+        <v>160</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D403" t="s">
+        <v>127</v>
+      </c>
+      <c r="E403" t="s">
+        <v>128</v>
+      </c>
+      <c r="F403" t="s">
+        <v>160</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D404" t="s">
+        <v>127</v>
+      </c>
+      <c r="E404" t="s">
+        <v>128</v>
+      </c>
+      <c r="F404" t="s">
+        <v>74</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D405" t="s">
+        <v>127</v>
+      </c>
+      <c r="E405" t="s">
+        <v>128</v>
+      </c>
+      <c r="F405" t="s">
+        <v>74</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D406" t="s">
+        <v>127</v>
+      </c>
+      <c r="E406" t="s">
+        <v>128</v>
+      </c>
+      <c r="F406" t="s">
+        <v>74</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D407" t="s">
+        <v>127</v>
+      </c>
+      <c r="E407" t="s">
+        <v>128</v>
+      </c>
+      <c r="F407" t="s">
+        <v>59</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D408" t="s">
+        <v>127</v>
+      </c>
+      <c r="E408" t="s">
+        <v>128</v>
+      </c>
+      <c r="F408" t="s">
+        <v>31</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D409" t="s">
+        <v>127</v>
+      </c>
+      <c r="E409" t="s">
+        <v>128</v>
+      </c>
+      <c r="F409" t="s">
+        <v>35</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D410" t="s">
+        <v>127</v>
+      </c>
+      <c r="E410" t="s">
+        <v>128</v>
+      </c>
+      <c r="F410" t="s">
+        <v>35</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D411" t="s">
+        <v>127</v>
+      </c>
+      <c r="E411" t="s">
+        <v>128</v>
+      </c>
+      <c r="F411" t="s">
+        <v>45</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D412" t="s">
+        <v>127</v>
+      </c>
+      <c r="E412" t="s">
+        <v>128</v>
+      </c>
+      <c r="F412" t="s">
+        <v>45</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D413" t="s">
+        <v>127</v>
+      </c>
+      <c r="E413" t="s">
+        <v>128</v>
+      </c>
+      <c r="F413" t="s">
+        <v>45</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D414" t="s">
+        <v>127</v>
+      </c>
+      <c r="E414" t="s">
+        <v>128</v>
+      </c>
+      <c r="F414" t="s">
+        <v>59</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D415" t="s">
+        <v>127</v>
+      </c>
+      <c r="E415" t="s">
+        <v>128</v>
+      </c>
+      <c r="F415" t="s">
+        <v>59</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D416" t="s">
+        <v>127</v>
+      </c>
+      <c r="E416" t="s">
+        <v>128</v>
+      </c>
+      <c r="F416" t="s">
+        <v>59</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D417" t="s">
+        <v>127</v>
+      </c>
+      <c r="E417" t="s">
+        <v>128</v>
+      </c>
+      <c r="F417" t="s">
+        <v>202</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D418" t="s">
+        <v>127</v>
+      </c>
+      <c r="E418" t="s">
+        <v>128</v>
+      </c>
+      <c r="F418" t="s">
+        <v>129</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D419" t="s">
+        <v>127</v>
+      </c>
+      <c r="E419" t="s">
+        <v>128</v>
+      </c>
+      <c r="F419" t="s">
+        <v>50</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D420" t="s">
+        <v>127</v>
+      </c>
+      <c r="E420" t="s">
+        <v>128</v>
+      </c>
+      <c r="F420" t="s">
+        <v>50</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D421" t="s">
+        <v>127</v>
+      </c>
+      <c r="E421" t="s">
+        <v>128</v>
+      </c>
+      <c r="F421" t="s">
+        <v>50</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D422" t="s">
+        <v>127</v>
+      </c>
+      <c r="E422" t="s">
+        <v>128</v>
+      </c>
+      <c r="F422" t="s">
+        <v>169</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D423" t="s">
+        <v>127</v>
+      </c>
+      <c r="E423" t="s">
+        <v>128</v>
+      </c>
+      <c r="F423" t="s">
+        <v>169</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D424" t="s">
+        <v>127</v>
+      </c>
+      <c r="E424" t="s">
+        <v>128</v>
+      </c>
+      <c r="F424" t="s">
+        <v>114</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D425" t="s">
+        <v>127</v>
+      </c>
+      <c r="E425" t="s">
+        <v>128</v>
+      </c>
+      <c r="F425" t="s">
+        <v>50</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D426" t="s">
+        <v>127</v>
+      </c>
+      <c r="E426" t="s">
+        <v>128</v>
+      </c>
+      <c r="F426" t="s">
+        <v>50</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D427" t="s">
+        <v>127</v>
+      </c>
+      <c r="E427" t="s">
+        <v>128</v>
+      </c>
+      <c r="F427" t="s">
+        <v>50</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D428" t="s">
+        <v>127</v>
+      </c>
+      <c r="E428" t="s">
+        <v>128</v>
+      </c>
+      <c r="F428" t="s">
+        <v>114</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D429" t="s">
+        <v>127</v>
+      </c>
+      <c r="E429" t="s">
+        <v>128</v>
+      </c>
+      <c r="F429" t="s">
+        <v>45</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D430" t="s">
+        <v>127</v>
+      </c>
+      <c r="E430" t="s">
+        <v>128</v>
+      </c>
+      <c r="F430" t="s">
+        <v>45</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D431" t="s">
+        <v>127</v>
+      </c>
+      <c r="E431" t="s">
+        <v>128</v>
+      </c>
+      <c r="F431" t="s">
+        <v>45</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D432" t="s">
+        <v>127</v>
+      </c>
+      <c r="E432" t="s">
+        <v>128</v>
+      </c>
+      <c r="F432" t="s">
+        <v>74</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D433" t="s">
+        <v>127</v>
+      </c>
+      <c r="E433" t="s">
+        <v>128</v>
+      </c>
+      <c r="F433" t="s">
+        <v>74</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D434" t="s">
+        <v>127</v>
+      </c>
+      <c r="E434" t="s">
+        <v>128</v>
+      </c>
+      <c r="F434" t="s">
+        <v>74</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D435" t="s">
+        <v>127</v>
+      </c>
+      <c r="E435" t="s">
+        <v>128</v>
+      </c>
+      <c r="F435" t="s">
+        <v>169</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D436" t="s">
+        <v>127</v>
+      </c>
+      <c r="E436" t="s">
+        <v>128</v>
+      </c>
+      <c r="F436" t="s">
+        <v>160</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D437" t="s">
+        <v>127</v>
+      </c>
+      <c r="E437" t="s">
+        <v>128</v>
+      </c>
+      <c r="F437" t="s">
+        <v>160</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
         <v>10</v>
       </c>
-      <c r="D325" t="s">
-[...5 lines deleted...]
-      <c r="F325" t="s">
+      <c r="D438" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E438" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F438" t="s">
+        <v>31</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>17</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F439" t="s">
+        <v>160</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>21</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F440" t="s">
+        <v>45</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>10</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F441" t="s">
+        <v>59</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>17</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F442" t="s">
+        <v>59</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>21</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F443" t="s">
+        <v>59</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>25</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F444" t="s">
+        <v>110</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>44</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F445" t="s">
+        <v>59</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>49</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F446" t="s">
+        <v>59</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>54</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F447" t="s">
+        <v>74</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>58</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F448" t="s">
+        <v>59</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>63</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F449" t="s">
+        <v>59</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
         <v>68</v>
       </c>
-      <c r="G325" s="1" t="s">
-[...3 lines deleted...]
-        <v>1268</v>
+      <c r="D450" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F450" t="s">
+        <v>74</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>73</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F451" t="s">
+        <v>74</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>164</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F452" t="s">
+        <v>45</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>168</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F453" t="s">
+        <v>74</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>173</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F454" t="s">
+        <v>59</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>177</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F455" t="s">
+        <v>74</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>181</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F456" t="s">
+        <v>74</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>185</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F457" t="s">
+        <v>35</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>189</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F458" t="s">
+        <v>74</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>193</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F459" t="s">
+        <v>45</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>197</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F460" t="s">
+        <v>59</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>201</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F461" t="s">
+        <v>45</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>206</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1834</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>10</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F463" t="s">
+        <v>35</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>17</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F464" t="s">
+        <v>31</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>21</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F465" t="s">
+        <v>31</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>25</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F466" t="s">
+        <v>31</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>44</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F467" t="s">
+        <v>686</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>49</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F468" t="s">
+        <v>50</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>54</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F469" t="s">
+        <v>50</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>58</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F470" t="s">
+        <v>35</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>63</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F471" t="s">
+        <v>114</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>68</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F472" t="s">
+        <v>50</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>73</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F473" t="s">
+        <v>74</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>164</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F474" t="s">
+        <v>169</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>168</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F475" t="s">
+        <v>169</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>173</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F476" t="s">
+        <v>169</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>177</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F477" t="s">
+        <v>129</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>10</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>17</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>21</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>25</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>44</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>49</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>54</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>58</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>63</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>68</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>73</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>164</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>168</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>173</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>177</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>181</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>185</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>189</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>193</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>197</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>10</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>17</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>21</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>25</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1942</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>10</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F502" t="s">
+        <v>83</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1958</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -13107,50 +19903,227 @@
     <hyperlink ref="G301" r:id="rId300"/>
     <hyperlink ref="G302" r:id="rId301"/>
     <hyperlink ref="G303" r:id="rId302"/>
     <hyperlink ref="G304" r:id="rId303"/>
     <hyperlink ref="G305" r:id="rId304"/>
     <hyperlink ref="G306" r:id="rId305"/>
     <hyperlink ref="G307" r:id="rId306"/>
     <hyperlink ref="G308" r:id="rId307"/>
     <hyperlink ref="G309" r:id="rId308"/>
     <hyperlink ref="G310" r:id="rId309"/>
     <hyperlink ref="G311" r:id="rId310"/>
     <hyperlink ref="G312" r:id="rId311"/>
     <hyperlink ref="G313" r:id="rId312"/>
     <hyperlink ref="G314" r:id="rId313"/>
     <hyperlink ref="G315" r:id="rId314"/>
     <hyperlink ref="G316" r:id="rId315"/>
     <hyperlink ref="G317" r:id="rId316"/>
     <hyperlink ref="G318" r:id="rId317"/>
     <hyperlink ref="G319" r:id="rId318"/>
     <hyperlink ref="G320" r:id="rId319"/>
     <hyperlink ref="G321" r:id="rId320"/>
     <hyperlink ref="G322" r:id="rId321"/>
     <hyperlink ref="G323" r:id="rId322"/>
     <hyperlink ref="G324" r:id="rId323"/>
     <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>